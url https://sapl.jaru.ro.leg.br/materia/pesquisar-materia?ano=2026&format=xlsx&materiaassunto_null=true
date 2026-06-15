--- v0 (2026-04-27)
+++ v1 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1199" uniqueCount="613">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2626" uniqueCount="1243">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -302,90 +302,378 @@
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei-4709.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 4.709, DE 09 DE ABRIL DE 2026 Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei-4710.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 4.710, DE 09 DE ABRIL DE 2026 Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial.</t>
   </si>
   <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>4724</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/projeto_de_lei-4724.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.724, de 07 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar, crédito no valor de R$ 850.107,71 (oitocentos e cinquenta mil, cento e sete reais e setenta e um centavos). Tem como finalidade custeio de despesas com transporte escolar, executado direto ou indiretamente pelo Município, como o público alvo alunos da rede Estadual e Municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>4725</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei-4725.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 4.725 de 07 de maio de 2026, que "Dispõe sobre abertura de crédito adicional suplementar por excesso de arrecadação no valor de R$ 2.000.000,00 (dois milhões de reais), na Unidade Orçamentaria: Fundo Municipal de Saúde para fins que especifica".</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>4726</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei-4726.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.726, de 08 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial, crédito no valor de R$ 100.000,00 (cem mil reais). Será destinado para acobertar despesas com subvenções sociais em atendimento do Bloco de Proteção Social Especial - PSE,  através de parceria a ser firmada  com o Lar do Idoso Manoel Clemente de Souza.</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>4727</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei-4727.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.727, de 11 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial. Crédito no valor de R$ 658.524,98 (seiscentos e cinquenta e oito mil, quinhentos e vinte e quatro reais e noventa e oito centavos). Será destinada à devolução de saldo remanescente.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>4728</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_lei-4728.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.728, de 11 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 1.000.000,00 (um milhão de reais). Tem como finalidade de acobertar despesas com aquisição de materiais de consumo, tais como medicamentos, material penso, produtos de limpeza e higiene, combustível, alimentos, entre outros. Os recursos também serão empregados em outros serviços de terceiros pessoa jurídica, necessários para complementar a rede assistencial no âmbito da Atenção Primária em Saúde.</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>4729</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_lei-4729.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.729, de 12 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. R$ 1.069.117,00 (um milhão, sessenta e nove mil e cento e dezessete reais). Tem como finalidade acobertar despesas com aquisição de materiais de consumo, tais como medicamentos, materiais cirúrgicos, materiais de penso, alimentos, combustível, produtos de limpeza, entre outros insumos necessários, essenciais para o funcionamento regular e qualificado dos atendimentos prestados no âmbito da Atenção Especializada e Hospitalar.</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>4731</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2098/projeto_de_lei-4731.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 4.731 de 13 de maio de 2026, que "Dispõe sobre Abertura de crédito adicional suplementar por superávit financeiro no valor de R$ 170.554,53 (cento e setenta mil, quinhentos e cinquenta e quatro reais e cinquenta e três centavos) na Unidade Orçamentária: Secretaria Municipal de Administração, Finanças e Orçamento para fins que especifica".</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>4733</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2130/pl_4733.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.733, de 15 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 24.045,00 (vinte e quatro mil e quarenta e cinco reais). Visa acobertar despesas com outros auxílios financeiros a pessoas físicas, bem como com diárias - civil.</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2135/pl_4740.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.740, de 21 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 418,29 (quatrocentos e dezoito reais e vinte e nove centavos). Visa acobertar despesas com custeio da contrapartida decorrente de aditivo contratual com empresa de engenharia, priorizando a utilização do saldo total do convênio e assegurando a continuidade do objeto originalmente pactuado, qual seja, a reforma do Centro de Serviço de Convivência e Fortalecimento de Vínculos do Município de Jaru/RO.</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>4741</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2136/pl_4741.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.741, de 21 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 100.000,00 (cem mil reais). Tem como finalidade acobertar despesas com aquisição de materiais de consumo indispensáveis às atividades administrativas e técnicas e operacional, bem como com outros serviços de terceiros pessoa jurídica para apoio operacional, manutenção e suporte às unidades socioassistenciais e com diárias civil.</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>4743</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2137/pl_4743.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.743, de 21 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais). Tem como finalidade de acobertar despesas com a Folha de Pagamento, englobando vencimentos e vantagens fixas - pessoal civil, obrigações patronais e contribuições patronais no âmbito da Atenção Especializada e Hospitalar.</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>4744</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2155/pl_4744.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.744, de 26 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 7.398.939,00 (sete milhões, trezentos e noventa e oito mil e novecentos e trinta e nove reais). Tem como finalidade de acobertar despesas com a Construção do Centro Especializado em Reabilitação Tipo III CER III.</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>4745</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2156/pl_4745.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.745, de 26 de maio de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 398.000,00 (trezentos e noventa e oito mil reais). Tem como finalidade custear despesas com construção de piscina pública no município de Jaru/RO.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>4748</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2168/pl_4748.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.748, de 27 de maio de 2026, de autoria do Poder Executivo, que autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 1.000.000,00 (um milhão de reais). Tem como finalidade acobertar despesas com folha de pagamento, englobando vencimentos e vantagens fixas - pessoal civil, no âmbito da Atenção Primária.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>4749</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2172/pl_4749.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.749, de 28 de maio de 2026, de autoria do Poder Executivo, que Altera a Lei nº 2.366, de 03 de dezembro de 2018, que dispõe sobre a reestruturação do quadro de pessoal efetivo do Município de Jaru bem como extingue cargos, modifica quantitativos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>4750</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2169/pl_4750.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.750, de 28 de maio de 2026, de autoria do Poder Executivo, que autoriza abertura de crédito adicional especial por superávit financeiro. Crédito no valor de R$ 17.000,00 (dezessete mil reais). Será destinado para reforço de dotação orçamentária visando acobertar despesas com Sentenças judiciais.</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>4751</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2170/pl_4751.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.751, de 28 de maio de 2026, de autoria do Poder Executivo, que autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 696.500,00 (seiscentos e noventa e seis mil e quinhentos reais). Tem como finalidade custear despesas com obras e instalações sendo a ampliação da praça da baixada no município de Jaru/RO.</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>4752</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2173/pl_4752.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.752, de 28 de maio de 2026, de autoria do Poder Executivo, que Denomina a Rua Verde, do Residencial Savana Park, como Rua Juliane Ferreira de Almeida.</t>
+  </si>
+  <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>4753</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2174/pl_4753.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.753, de 28 de maio de 2026, de autoria do Poder Executivo, que Altera a Lei Municipal nº 4.382, de 17 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>4754</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2171/pl_4754.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.754, de 28 de maio de 2026, de autoria do Poder Executivo, que autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais). Tem como finalidade de acobertar despesas com a Folha de Pagamento, englobando vencimentos e vantagens fixas - pessoal civil, obrigações patronais e contribuições patronais no âmbito da Atenção Especializada e Hospitalar.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>4755</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2175/pl_4755.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.755, de 02 de junho de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. R$ 33.298,00 (trinta e três mil e duzentos e noventa e oito reais). Destina-se a viabilizar a aquisição de kit de internet banda larga,  instalação veicular e plano ativo, bem como de aparelho de ar-condicionado de 60.000 BTUs para o novo prédio administrativo da Secretaria.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>4756</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2177/pl_4756.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.756, de 03 de junho de 2026, de autoria do Poder Executivo, que Cria o Fundo Municipal de Infraestrutura do Município de Jaru e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>4757</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2176/pl_4757.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.757, de 03 de junho de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial. Crédito no valor de R$ 6.393,38 (seis mil, trezentos e noventa e três reais e trinta e oito centavos). Destina-se a custear despesas com indenizações e restituições com a finalidade de viabilizar a devolução ao Fundo Nacional de Assistência Social.</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>4758</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2178/pl_4758.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.758, de 03 de junho de 2026, de autoria do Poder Executivo, que Dispõe sobre a criação e a denominação oficial das unidades escolares da rede municipal de ensino de Jaru/RO e altera o art. 37 da Lei Municipal nº 1.036, de 20 de junho de 2007.</t>
+  </si>
+  <si>
     <t>1245</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/cmj_ata-01_organized.pdf</t>
   </si>
   <si>
     <t>ATA 1ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/cmj_ata-02_organized.pdf</t>
   </si>
   <si>
     <t>Ata 2ª Sessão Ordinária</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/cmj_ata-03_organized.pdf</t>
   </si>
   <si>
-    <t>3ª Sessão Ordinária</t>
+    <t>3ª Sessão Ordinária - Projeto com votação nominal</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tatiane da Saúde</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/cmj_ata-4_4.pdf</t>
   </si>
   <si>
     <t>ATA DA 04ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/cmj_ata-5_4.pdf</t>
   </si>
@@ -416,107 +704,190 @@
   <si>
     <t>Ata da 7ª sessão ordinária.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/cmj_ata-08_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 08ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/cmj_ata-9_8.pdf</t>
   </si>
   <si>
-    <t>ATA DA 09ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 09ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA. Projeto com votação nominal.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/cmj_ata-10_5.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1527/cmj_ata-11_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 11ª sessão ordinária.</t>
+  </si>
+  <si>
+    <t>1745</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/cmj_ata-12.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 16ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2057/cmj_ata-13.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 13ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2109/cmj_ata-14.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 14ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2139/cmj_ata-15.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 15ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2159/cmj_ata-16_2_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 16ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2185/cmj_ata-17_1_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 17ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
     <t>1127</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1127/cmj_ata-01.pdf</t>
   </si>
   <si>
-    <t>ATA DA 01 ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA,_x000D_
-DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 01 ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.  Projeto com votação nominal.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/cmj_ata-02.pdf</t>
   </si>
   <si>
     <t>ATA DA 02 ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA,_x000D_
 DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/cmj_ata-03_organized.pdf</t>
   </si>
   <si>
-    <t>3ª Sessão Extraordinária</t>
+    <t>3ª Sessão Extraordinária - Projeto com votação nominal.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1249/cmj_ata-04_1_organized_1.pdf</t>
   </si>
   <si>
-    <t>4ª Sessão Extraordinária</t>
+    <t>4ª Sessão Extraordinária - Projeto com votação nominal.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/cmj_ata-05_organized.pdf</t>
   </si>
   <si>
     <t>5ª Sessão Extraordinária</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/cmj_ata-6_4.pdf</t>
   </si>
   <si>
     <t>ATA DA 06ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA,DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/cmj_ata-7_5.pdf</t>
   </si>
@@ -532,93 +903,153 @@
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/cmj_ata-9_7.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/cmj_ata-10_4.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/cmj_ata-11_6.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/cmj_ata-12_5.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/cmj_ata-13_3.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA,DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/cmj_ata-14_3.pdf</t>
   </si>
   <si>
-    <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA,DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA,DA 11ª LEGISLATURA. Projeto com votação nominal.</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/cmj_ata-15_1.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 15ª sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>1761</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/cmj_ata-16.pdf</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2058/cmj_ata-17.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 17ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2110/cmj_ata-18.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 18ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2129/cmj_ata-19.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 19ª  Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2157/cmj_ata-20_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 20ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2186/cmj_ata-21_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 21ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>LPSO</t>
   </si>
   <si>
     <t>Lista de Presença da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/lista_de_presenca_da_1a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 1ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/lista_de_presenca_da_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 2ª Sessão Ordinária.</t>
   </si>
@@ -673,50 +1104,113 @@
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/camscanner_01-04-2026_08.54.pdf</t>
   </si>
   <si>
     <t>08ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/camscanner_06-04-2026_11.46.pdf</t>
   </si>
   <si>
     <t>9ª Sessão Ordinária</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/camscanner_14-04-2026_08.05.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 10ª sessão ordiária.</t>
   </si>
   <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1525/camscanner_28-04-2026_08.53.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença 11ª sessão ordinária</t>
+  </si>
+  <si>
+    <t>1751</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/camscanner_05-05-2026_09.41.pdf</t>
+  </si>
+  <si>
+    <t>Lista de Presença da 12ª Ordinária</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2055/whatsapp_scan_2026-05-12_at_09.39.49.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença 13ª sessão ordinária.</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2100/camscanner_19-05-2026_10.13.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença da 14ª sessão ordinária.</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2121/lista_de_presenca_da_15a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>15ª SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2164/camscanner_02-06-2026_10.38.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença da 16ª sessão ordinária.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2166/camscanner_09-06-2026_08.48.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença da 17ª sessão ordinária.</t>
+  </si>
+  <si>
     <t>1129</t>
   </si>
   <si>
     <t>LPSE</t>
   </si>
   <si>
     <t>Lista de Presença da Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1129/lista_de_presenca_1a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 1ª sessão extraordinária.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/lista_de_presenca_da_2a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 2ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1335</t>
@@ -802,50 +1296,104 @@
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/camscanner_06-04-2026_11.51.pdf</t>
   </si>
   <si>
     <t>12ª sessão extraordinária</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/camscanner_14-04-2026_08.06.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 13ª sessão extraordinária</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/camscanner_17-04-2026_10.45_1.pdf</t>
   </si>
   <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1526/camscanner_28-04-2026_08.55.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença da 15ª sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2056/whatsapp_scan_2026-05-12_at_09.40.00.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença da 17ª sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2104/camscanner_19-05-2026_10.25_1.pdf</t>
+  </si>
+  <si>
+    <t>Lista de Presença da 18ª sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2122/lista_de_presenca_da_19a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Lista de Presença da 19ª sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2165/camscanner_02-06-2026_10.40_1.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença da 20ª sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2167/camscanner_09-06-2026_08.50.pdf</t>
+  </si>
+  <si>
+    <t>Lista de presença da 21ª sessão extraordinária.</t>
+  </si>
+  <si>
     <t>1340</t>
   </si>
   <si>
     <t>ODO</t>
   </si>
   <si>
     <t>Ordem do Dia da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/cmj_ordem_do_dia-01.pdf</t>
   </si>
   <si>
     <t>Ordem do dia da 1ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/cmj_ordem_do_dia-02.pdf</t>
   </si>
   <si>
     <t>Ordem do dia da 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1350</t>
@@ -877,50 +1425,113 @@
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/cmj_ordem_do_dia-8_5.pdf</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/cmj_ordem_do_dia-9_5.pdf</t>
   </si>
   <si>
     <t>09ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/cmj_ordem_do_dia-10_6.pdf</t>
   </si>
   <si>
     <t>10ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/cmj_ordem_do_dia-11.pdf</t>
+  </si>
+  <si>
+    <t>15ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>1746</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/cmj_ordem_do_dia-12.pdf</t>
+  </si>
+  <si>
+    <t>12ª SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2060/cmj_ordem_do_dia-13.pdf</t>
+  </si>
+  <si>
+    <t>Ordem do dia da 13ª sessão ordinária.</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2107/ordem_do_dia_14.pdf</t>
+  </si>
+  <si>
+    <t>14ª SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2147/cmj_ordem_do_dia-15_3.pdf</t>
+  </si>
+  <si>
+    <t>Ordem do dia Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2160/cmj_ordem_do_dia-16_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>16ª SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2163/cmj_ordem_do_dia-17_1_1.pdf</t>
+  </si>
+  <si>
+    <t>17ª SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
     <t>1128</t>
   </si>
   <si>
     <t>ODSE</t>
   </si>
   <si>
     <t>Ordem do Dia da Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1128/cmj_ordem_do_dia-1_4.pdf</t>
   </si>
   <si>
     <t>1ª SESSÃO EXTRAORDINÁRIA, 2ª SESSÃO LEGISLATIVA, 11ª LEGISLATURA</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/cmj_ordem_do_dia-2.pdf</t>
   </si>
   <si>
     <t>Ordem do dia da 2ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1343</t>
@@ -988,50 +1599,110 @@
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/cmj_ordem_do_dia-12_5.pdf</t>
   </si>
   <si>
     <t>12ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/cmj_ordem_do_dia-13_4.pdf</t>
   </si>
   <si>
     <t>13ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/14a_ses_extraordinaria_-2026.pdf</t>
   </si>
   <si>
     <t>14ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/cmj_ordem_do_dia-15.pdf</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/cmj_ordem_do_dia-15_1.pdf</t>
+  </si>
+  <si>
+    <t>Ordem do dia 16ª sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2061/cmj_ordem_do_dia-17.pdf</t>
+  </si>
+  <si>
+    <t>Ordem do dia da 17ª sessão extraordinária</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2108/cmj_ordem_do_dia-18.pdf</t>
+  </si>
+  <si>
+    <t>18ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2161/cmj_ordem_do_dia-19_1_compressed_basic_1.pdf</t>
+  </si>
+  <si>
+    <t>19ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2162/cmj_ordem_do_dia-20_1_1.pdf</t>
+  </si>
+  <si>
+    <t>20ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2187/cmj_ordem_do_dia-21_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>21ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
     <t>1356</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/cmj_indicacao-1_5.pdf</t>
   </si>
   <si>
     <t>Indicação nº 1, de autoria da Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal a instalação de lixeiras pet com disponibilização de saquinhos gratuitos em espaços públicos do município, com o objetivo de incentivar o cuidado com os ambientes públicos e promover o respeito e a convivência harmoniosa entre todos os cidadãos.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/cmj_indicacao-1_8.pdf</t>
   </si>
   <si>
     <t>Indicação nº 2, de autoria da Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal que seja realizada a distribuição de lixeiras para coleta seletiva ao longo da avenida principal do Distrito de Tarilândia, atendendo à solicitação do senhor Zedequias.</t>
   </si>
   <si>
     <t>1362</t>
@@ -1114,128 +1785,107 @@
   <si>
     <t>Indicação nº 11, de autoria da Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal que seja viabilizado o fornecimento de material escolar aos alunos atendidos pelo Clube de Mães do Município.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/cmj_indicacao-1_8.pdf</t>
   </si>
   <si>
     <t>Indicação nº 12, de autoria da Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo que seja realizado a pavimentação asfáltica nos seguintes endereços: Rua Frei Caneca, entre as ruas Paraná e Dom Pedro, a pedido da Sra. Maria. Rua Frei Caneca, entre as ruas Florianópolis e Marechal Rondon, a pedido do Sr. Wanderley.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/cmj_indicacao-1_8.pdf</t>
   </si>
   <si>
     <t>Indicação nº 13, de autoria da Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal que seja realizado o reparo no pavimento asfáltico da Rua Raimundo Barreto, especificamente no trecho localizado ao lado do Lavador Motocar.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/cmj_indicacao-2_9.pdf</t>
   </si>
   <si>
     <t>Indicação nº 15, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal, que seja realizada a implantação de tubo Armco de 3 metros de diâmetro no rio Ubirajara, localizado na Linha 619, km 18, no município de Jaru.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/cmj_indicacao-2_9.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal, que seja realizada a implantação de grades de proteção/guarda-corpos na esquina da Rua Ceará com a Linha 605, especificamente no bueiro existente no local.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafael Lopes</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/cmj_indicacao-1_7.pdf</t>
   </si>
   <si>
     <t>Indicação nº 17, de autoria do Vereador Rafael Lopes: Indica ao Excelentíssimo Senhor Prefeito Municipal a limpeza de bueiro e analise para melhoria de drenagem de aguas pluviais na Rua Sebastião Henrique de Jesus, nº 2785, Setor 08, a pedido da moradora Regina.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1385/cmj_indicacao-2_10.pdf</t>
   </si>
   <si>
     <t>Indicação nº 18, de autoria do Vereador Rafael Lopes: Indica ao Excelentíssimo Senhor Prefeito Municipal a implantação de uma sala de pré-parto com acompanhamento de doula no Hospital Municipal Sandoval de Araújo Dantas.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/cmj_indicacao-3_7.pdf</t>
   </si>
   <si>
     <t>Indicação nº 19, de autoria do Vereador Rafael Lopes: Indica ao Excelentíssimo Senhor Prefeito Municipal junto à secretaria competente, a solicitação de envio de Projeto de Lei nos termos do Anteprojeto nº 002/2026 Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Jaru, em doação de sangue e de medula óssea.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/cmj_indicacao-33_2.pdf</t>
   </si>
   <si>
     <t>Indicação nº 20, de autoria do Vereador Rafael Lopes: Indica ao Excelentíssimo Senhor Prefeito Municipal junto à secretaria competente, a solicitação de envio de Projeto de Lei nos termos do Anteprojeto nº 001/2026 que Institui o Programa de Incentivo à Cidadania Ativa, no município de Jaru, autorizando a concessão de recompensa por denúncia que permita a identificação e responsabilização de autores de infrações contra o meio ambiente, o patrimônio público e a ordem pública.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>Sthella Almeida</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/cmj_indicacao-1_sthella_almeida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 21, de autoria da Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a pavimentação asfáltica da Rua Cristóvão Colombo, entre a Rua Santos Dumont e a Rua 13 de Maio, no Setor Jardim dos Estados.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/cmj_indicacao-1_sthella_almeida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 22, de autoria da Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a pavimentação asfáltica da Rua 19 de Novembro, entre a Rua 13 de Maio e a Rua Santos Dumont, no Jardim dos Estados.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>23</t>
@@ -1853,50 +2503,1294 @@
     <t>Indicação nº 91, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que seja realizado serviço de tapa-buracos na Rua Beira Rio, no trecho compreendido entre as ruas Tiradentes e Belo Horizonte.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indicação nº 92, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que serviço de tapa-buracos na Rua Tapajós, no trecho compreendido entre as ruas Princesa Isabel e Rio Grande do Norte.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/cmj_indicacao-10_rafael_-_rua_goias.pdf</t>
   </si>
   <si>
     <t>Indicação nº 93, de autoria do Vereador Rafael Lopes: Solicita a execução de obra de asfaltamento na Rua Goiás, localizada no Setor 07, a pedido da moradora Neide Silva.</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/cmj_indicacao-17_1.pdf</t>
+  </si>
+  <si>
+    <t>1) Indicação nº 128, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que seja feita a implantação de redutores de velocidade (quebra-molas) na Rua Plácido de Castro, no trecho compreendido entre as ruas João Batista e Afonso José, localizada no Setor 01, atendendo à solicitação do morador Sr. Roberto.</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/cmj_indicacao-8_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 129, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação da operação tapa-buracos em as ruas no Setor 06, priorizando o início dos serviços na Rua Onofre Duarte de Oliveira Martins, em frente ao Colégio Dayse Mara._x000D_
+_x000D_
+Indicação nº 130, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a demarcação das vagas de estacionamento nas vias públicas em torno do Colégio Dayse Mara de Oliveira Martins, bem como a pintura da faixa de pedestres em frente à referida instituição de ensino._x000D_
+_x000D_
+ Indicação nº 131, de autoria do Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação de sentido de mão única na Rua Onofre Duarte de Oliveira Martins, no trecho compreendido da Rua Rio Grande do Norte até a Rua Monteiro Lobato, com a devida sinalização vertical e horizontal.</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/cmj_indicacao-8_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 132, de autoria do Vereador Schimiti Patroleiro:     Indica ao Chefe do Poder Executivo Municipal que seja realizada a demarcação das vagas de estacionamento na calçada em torno das instituições de ensino, especialmente em frente ao CTPM XIII Colégio Tiradentes da Polícia Militar e ao Colégio Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/cmj_indicacao-5_1_2.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 133, de autoria do Vereador Chiquinho do Cacau:     Indica ao Chefe do Poder Executivo Municipal providencia quanto a adoção de medidas voltadas à recuperação ambiental da área do Bosque Beira Rio, elaboração de PRAD, espaço amplamente utilizado para a realização de eventos de grande porte e atividades massais, que acabam gerando impactos ambientais significativos.</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/cmj_indicacao-17_2_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 134, de autoria do Vereador Rafael Lopes:     Indica ao Chefe do Poder Executivo Municipal a instalação de quebra-molas na Avenida Saulo da Cunha, saída para o Mirante da Serra, no distrito de Tarilândia, a pedido do morador Giano.</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/cmj_indicacao-10_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 136, de autoria da Vereadora Sthella Almeida:     Indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria responsável, para a construção de um portal na segunda entrada e saída da Escola Beatriz Mireya, localizada na Rua Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/cmj_indicacao-10_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 137, de autoria da Vereadora Sthella Almeida:     Indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria responsável, para o rebaixamento do meio-fio na lateral da Escola Beatriz Mireya, bem como a criação de espaço destinado ao estacionamento, com demarcação por linhas amarelas na Rua Minas Gerais ao lado da escola.</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>Indicação nº 94, de autoria da Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal a realização de pavimentação asfáltica na Rua Inês Batistão Neto, localizada no Setor 08, a pedido do Sr. Ari.</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>João Paulo</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/cmj_indicacao-1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 95, de autoria do Vereador João Paulo: Indica ao Chefe do Poder Executivo que seja implantado cinco quebra-molas na Residencial Orleans nas seguintes ruas: dois (02) ao longo da Rua Pau-Brasil, dois (02) na Rua Peroba, igualmente no trecho paralelo à Rua Pau-Brasil e um (01) na Rua Cambará, entre as ruas Quariquara e Pinho-do-Paraná.</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/cmj_indicacao-2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 96, de autoria do Vereador João Paulo: Indica ao Chefe do Poder Executivo a pedido do Sr. Wanderlúcio a construção de quebra-molas (redutores de velocidade) na Linha 605, no trecho compreendido entre as ruas Visconde de Mauá e Padre Feijó.</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>Indicação nº 97, de autoria do Vereador João Paulo: Indica ao Chefe do Poder Executivo por meio da Secretaria competente, que seja realizado estudo técnico para implantar duas faixas elevadas para travessia de pedestres em ambos os lados das vias, na Av, Dom Pedro I, em frente ao supermercado Irmãos Gonçalves.</t>
+  </si>
+  <si>
+    <t>1542</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1542/cmj_indicacao-12_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 98, de autoria do Vereador Rafael Lopes: Solicita a implantação de iluminação pública nos pontos críticos da Avenida JK, no trecho compreendido entre a Linha 605 e a Rua Afonso José, nas duas vias, atendendo ao pedido da moradora Elida Roberta.</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Indicação nº 99, de autoria do Vereador Rafael Lopes: Solicita que seja concedido o adicional de insalubridade às merendeiras e cozinheiras das escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/cmj_indicacao-6_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 100, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de realizar a pavimentação asfáltica na Rua Sérgio Mota, nº 1926, localizada no Setor 07, atendendo à solicitação da Sra. Geisiane Ferraz.</t>
+  </si>
+  <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/cmj_indicacao-6_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 101, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de realizar a implantação de faixa de pedestres em frente à SEMED (Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/cmj_indicacao-6_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 102, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de realizar a implantação de faixa de pedestres, pintura do quebra-molas e instalação de placa de sinalização em frente à Igreja Evangélica Pentecostal Missionária A Luz da Bíblia, na rua Rio Grande do Norte, 2972, setor 5 a pedido da Sra. Larissa.</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>Indicação nº 103, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que seja feita a  implantação de faixa de pedestre em frente à UNOPAR (instituição de ensino superior), localizada na Avenida Rio Branco.</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>Indicação nº 104, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que seja feita a construção de um alojamento destinado a atletas que vêm ao município para participar de competições esportivas.</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/cmj_indicacao-6_3_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 105, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja disponibilizada uma caçamba e uma pá carregadeira para atender às necessidades de melhoria do Projeto Caminho Rural.</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cmj_indicacao-6_3_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 106, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a drenagem da Linha 605, com a devida preparação da base, visando o recebimento de pavimentação asfáltica, a pedido do senhor Geraldo.</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/cmj_indicacao-6_3_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 107, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada pavimentação asfáltica na Rua Getúlio Vargas no Jardim dos Estados, no trecho compreendido entre a Rua 19 de Novembro até o Rio Mororó, a pedido do senhor Juarez.</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Orlando</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/cmj_indicacao-1_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 108, de autoria do Vereador Orlando Costa:  Indica ao Chefe do Poder Executivo à construção de um quebra-molas, na Rua João Batista, trecho entre a Rua Pernambuco e Rua Minervino Viana.</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>Dr. Everson Queiroz</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/cmj_indicacao-1_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 109, de autoria do Vereador Éverson Queiróz:   Indica ao Chefe do Poder Executivo Municipal a possibilidade de ser feito a instalação de um quebra molas, com as devidas sinalizações, na Rua Daniel da Rocha, entre a Rua Padre Chiquinho e a Rua Afonso José no setor 07.</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Indicação nº 111, de autoria da Vereadora Suhelen Fernanda:   Indica ao Chefe do Poder Executivo que seja feita a implantação de projeto esportivo permanente, com oferta regular de atividades e incentivo à prática de diversas modalidades esportivas, destinado a crianças e jovens do município de Jaru/RO. A presente proposição visa ampliar e fortalecer o acesso ao esporte no município, promovendo a criação de oportunidades para a prática esportiva de forma organizada e contínua. Sugere-se que o programa seja estruturado com cronograma regular de atividades, garantindo continuidade, participação e maior alcance das ações esportivas. Indica-se ainda que o programa contemple crianças e jovens, ampliando o acesso da população às práticas esportivas de forma efetiva.</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/cmj_indicacao-12_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 112, de autoria da Vereadora Suhelen Fernanda:   Indica ao Chefe do Poder Executivo que seja feita realização da pintura da quadra poliesportiva localizada no Setor 04, no município de Jaru/RO.</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Indicação nº 110, de autoria do Vereador Rafael Lopes:   Indica ao Chefe do Poder Executivo Municipal a contratação de mais médicos pediatras para atender a rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/cmj_indicacao-7_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 113, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação de pavimentação asfáltica na Rua Francisco Valério localizado no setor 07, a pedido do senhor Jurandir.</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/cmj_indicacao-13_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 114, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo Municipal que seja feita a construção de calçadas nos seguintes locais: Rua Mamoré, entre a Rua Florianópolis e a Rua Marechal Rondon, próximo à Escola Aldemir Lima Cantanhede e Rua Florianópolis, após a ponte do Rio Mororó (Setor 02) até a entrada do Residencial Luzia Abranches.</t>
+  </si>
+  <si>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/cmj_indicacao-13_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 115, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo Municipal que seja feita realização de serviços de limpeza e poda das árvores localizadas na Rua Florianópolis, no Setor 02, especificamente no trecho situado após a ponte do Rio Mororó até o início do Residencial Luzia Abranches.</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Indicação nº 116, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que seja feita a realização de serviços de patrolamento na Rua Emílio Moret, esquina com a Rua Paraná, localizada no Setor 07.</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Indicação nº 117, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que seja feita a realização de implantação de quebra-molas na Rua 13 de Maio, esquina com a Rua Marcílio Dias, localizada no Setor Jardim dos Estados, nas proximidades da praça.</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/cmj_indicacao-15_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 118, de autoria do Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo Municipal que seja feita a sinalização e pintura no estacionamento em frente ao Shopping Popular de Jaru/RO (Barracão dos Camelôs), a pedido da moradora Tauane.</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/cmj_indicacao-16_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 119, de autoria do Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo Municipal que o Departamento Municipal de Trânsito de Jaru realize palestras educativas nas escolas, com o objetivo de conscientizar os jovens quanto ao uso responsável de bicicletas elétricas e similares.</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/cmj_indicacao-3_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 120, de autoria do Vereador João Paulo: Indica ao Chefe do Poder Executivo Municipal providências necessárias para a concessão de reajuste salarial aos servidores públicos municipais, conforme os seguintes critérios: Servidores com remuneração de até R$ 2.000,00: reajuste de 30%. Servidores com remuneração de R$ 2.000,01 até R$ 5.000,00: reajuste de 20%. Servidores com remuneração acima de R$ 5.000,00: reajuste de 10%.</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Mestre Café</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/cmj_indicacao-3_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 121, de autoria do Vereador Mestre Café: Indica ao Chefe do Poder Executivo a implantação de quebra-molas na: Rua Cambara, 1015, Orleans.</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/cmj_indicacao-3_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 122, de autoria do Vereador Mestre Café: Indica ao Chefe do Poder Executivo para que seja feito a reforma do posto de saúde Carlos Chagas.</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/cmj_indicacao-9_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 123, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria responsável, para instituir, no âmbito do Município de Jaru, o Dia Mundial do Brincar, a ser celebrado anualmente no dia 28 de maio, incluindo a data no Calendário Oficial do Município.</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Indicação nº 124, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria responsável, para a revitalização do quebra-mola localizado em frente à Igreja Assembleia de Deus, na Rua Raimundo Barreto, n.º 1863, atendendo à solicitação do morador Sr. Marcos</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/cmj_indicacao-9_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 125, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria responsável, para o término da pavimentação asfáltica na Rua Emílio Moret, setor 7, atendendo ao pedido do morador Sr. Firmino.</t>
+  </si>
+  <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1592/cmj_indicacao-9_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 126, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria responsável, para a realização de reparos na Rua Ceará, no trecho compreendido entre as Ruas Marechal e Florianópolis, localizada atrás da UNISP, a solicitação é da moradora Sra. Eunice</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/cmj_indicacao-9_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 127, de autoria da Vereadora Sthella Almeida: Indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria Municipal responsável, para a correção e finalização da obra realizada na Rua Florianópolis, esquina com a Rua Mamoré, no município de Jaru-RO, atendendo à solicitação dos moradores e usuários da via, especialmente o pedido do Sr. Luis.</t>
+  </si>
+  <si>
+    <t>1597</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/cmj_indicacao-17_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 128, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que seja feita a implantação de redutores de velocidade (quebra-molas) na Rua Plácido de Castro, no trecho compreendido entre as ruas João Batista e Afonso José, localizada no Setor 01, atendendo à solicitação do morador Sr. Roberto.</t>
+  </si>
+  <si>
+    <t>1598</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/cmj_indicacao-8_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 129, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação da operação tapa-buracos em as ruas no Setor 06, priorizando o início dos serviços na Rua Onofre Duarte de Oliveira Martins, em frente ao Colégio Dayse Mara.</t>
+  </si>
+  <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/cmj_indicacao-8_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 130, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a demarcação das vagas de estacionamento nas vias públicas em torno do Colégio Dayse Mara de Oliveira Martins, bem como a pintura da faixa de pedestres em frente à referida instituição de ensino</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/cmj_indicacao-8_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 131, de autoria do Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação de sentido de mão única na Rua Onofre Duarte de Oliveira Martins, no trecho compreendido da Rua Rio Grande do Norte até a Rua Monteiro Lobato, com a devida sinalização vertical e horizontal</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Chiquinho do Cacau</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1601/cmj_indicacao-5_organized.pdf</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1603/cmj_indicacao-8_organized.pdf</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/cmj_indicacao-17_1_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/cmj_indicacao-10_1_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 135, de autoria da Vereadora Sthella Almeida:     indica ao Poder Executivo Municipal a possibilidade de adoção de providências, por meio da Secretaria responsável, para a manutenção da academia ao ar livre localizada no Savana Park, atendendo à solicitação da moradora Sra. Irene.</t>
+  </si>
+  <si>
+    <t>1607</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/cmj_indicacao-10_1_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/cmj_indicacao-10_1_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cmj_indicacao-18.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 138, de autoria do Vereador Rafael Lopes: Indica ao Poder Executivo Municipal a execução de obra de asfaltamento na Rua Sebastião Cabral de Souza, localizada entre a Avenida Florianópolis e a Avenida Marechal Rondon, no Setor 03.</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2067/cmj_indicacao-20_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 139, de autoria do Vereador Rafael Lopes: Solicita a implantação de faixa de pedestre em frente à Igreja Ebenezer, localizada na Rua Rio Grande do Sul, nº 3672, Setor 05, a pedido do morador Alan Carlos.</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2068/cmj_indicacao-20_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 140, de autoria do Vereador Rafael Lopes: Solicita que sejam intensificadas as ações de fiscalização e cumprimento da Lei Lucas (Lei nº 13.722/2018), garantindo que professores e funcionários das escolas e estabelecimentos de recreação infantil do município estejam devidamente capacitados em primeiros socorros.</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2069/cmj_indicacao-20_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 141, de autoria do Vereador Rafael Lopes:  Solicita a implantação de faixa de pedestre em frente ao Hospital Municipal de Jaru.</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Sol de Verão</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2070/cmj_indicacao-2_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 142, de autoria da Vereadora Sol de Verão:  Solicita a realização dos serviços de manutenção e reparos no Ginásio Sebastião Mesquita, em atendimento à demanda apresentada pela munícipe Jaqueline, tendo em vista as goteiras existentes na cobertura do local, que vêm comprometendo a segurança dos usuários e dificultando a realização das atividades esportivas e recreativas no espaço.</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2071/cmj_indicacao-3_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 143, de autoria da Vereadora Sol de Verão:  Solicita a criação de uma Secretaria Municipal do Bem-Estar Animal, com a finalidade de implementar e executar políticas públicas voltadas à proteção e ao bem-estar animal, ao controle populacional e à promoção da saúde pública no município de Jaru.</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2072/cmj_indicacao-4_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 144, de autoria da Vereadora Sol de Verão:  Solicita a implantação de interseção em nível com canalização de acessos na entrada do Residencial Jardim Primavera, localizado na marginal da BR-364, tomando como referência a solução viária adotada no Residencial Savana Park. A presente demanda foi apresentada pelo munícipe Lucas Cavalcante.</t>
+  </si>
+  <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2073/cmj_indicacao-18_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 145, de autoria da Vereadora Suhelen Fernanda:  Indica ao Chefe do Poder Executivo que seja feita a realização de pavimentação asfáltica na Rua Adalberto Costa Gadelha, nº 3175, Setor 06, a  pedido da moradora Sra. Claudete.</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2074/cmj_indicacao-19_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 146, de autoria da Vereadora Suhelen Fernanda:  Indica ao Poder Executivo Municipal que seja incluída, no próximo Festival de Pesca do Barco Cross, a categoria de pesca feminina, garantindo a participação específica das mulheres na competição e na premiação oficial do evento.</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2099/cmj_indicacao-2_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 147, de autoria do Vereador Orlando Costa: Solicita providências quanto à pavimentação asfáltica na Rua João Batista, no trecho compreendido entre a Rua Amazonas e a Rua Pará.</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2101/cmj_indicacao-3_3_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 148, de autoria do Vereador Orlando Costa: Solicita providências quanto à construção de uma galeria pluvial na Rua João Batista, no trecho compreendido entre a Rua Amazonas e a Rua Pará.</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2102/cmj_indicacao-4_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 149, de autoria do Vereador Mestre Café:  Indica ao Chefe do Poder Executivo o retorno dos vigilantes nas escolas.</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2103/cmj_indicacao-23_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 150, de autoria do Vereador Rafael Lopes: Solicita a execução de obra de asfaltamento na Rua R. B., localizada no Setor 08, a pedido da moradora Débora.</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2105/cmj_indicacao-24_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 151, de autoria do Vereador Rafael Lopes: Solicita a execução de obra de asfaltamento na Rua Padre Chiquinho, localizada no Setor 01/A, Quadra 01.</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2106/cmj_indicacao-5_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 152, de autoria do Vereador Mestre Café: Indica ao Chefe do Poder Executivo para que seja feita a implantação do Alvará Simplificado de Regularização de Edificação Existente no Município de Jaru.</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Indicação nº 153, de autoria do Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo, a implantação de sinalização viária nas ruas São Paulo e Francisco Pantoja, localizadas no Setor 06, a pedido do morador Valdir Venso.</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2124/cmj_indicacao-26_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 154, de autoria do Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo, a execução de obra de asfaltamento na Rua Margarete Costa, localizada no Setor 08, a pedido do morador Luiz Augusto.</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2125/cmj_indicacao-9_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 155, de autoria do Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que seja providenciada a instalação de um quebra-molas na Rua Magnólia, em frente à praça do Jardim Primavera que está em construção, bem como outro em frente à escola localizada na mesma via.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2126/cmj_indicacao-9_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 156, de autoria do Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que seja providenciada a instalação de postes com iluminação pública na Rua das Orquídeas, no trecho compreendido entre a Rua Magnólia e a Rua das Rosas, no Setor Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2127/cmj_indicacao-9_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 157, de autoria do Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que sejam providenciadas a instalação de postes e a implantação de iluminação pública na Rua das Rosas trecho entre a Rua das Margaridas, visando proporcionar maior segurança, mobilidade e qualidade de vida aos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2128/cmj_indicacao-5_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas, no âmbito da Administração Pública Municipal, todas as providências administrativas, financeiras e legislativas necessárias para aplicação da Lei Complementar nº 226/2026 do Governo Federal, especialmente no que se refere ao reconhecimento, contagem e pagamento retroativo de direitos funcionais dos servidores públicos municipais, relativos ao período compreendido entre 28 de maio de 2020 e 31 de dezembro de 2021.</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2148/cmj_indicacao-6_4_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 158, de autoria do Vereador Mestre Café:  Indica ao Chefe do Poder Executivo, a implantação de rotatória nas seguintes ruas: Princesa Izabel com rua Florianópolis setor 02.</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2149/cmj_indicacao-6_4_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 159, de autoria do Vereador Mestre Café:  Indica ao Chefe do Poder Executivo, a implantação de pista de caminhada na Rua Florianópolis setor 02.</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2150/cmj_indicacao-6_5_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 160, de autoria do Vereador Chiquinho do Cacau:  Indica ao Chefe do Poder Executivo, providencia quanto a necessidade de instalação de placas de identificação de parada de ônibus escolar na área rural, contendo sinalização de embarque e desembarque de alunos, visando garantir maior segurança aos estudantes que utilizam o transporte escolar, a pedido do produtor rural Junior Vasconcelos.</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2151/cmj_indicacao-6_5_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 161, de autoria do Vereador Chiquinho do Cacau:  Indica ao Chefe do Poder Executivo, providencia quanto a necessidade de ampliação do estacionamento localizado na Rua João de Albuquerque, ao lado da praça pública da Dom Pedro, a pedido do morador Junior.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2152/cmj_indicacao-27_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 162, de autoria do Vereador Rafael Lopes:  Indica ao Chefe do Poder Executivo, o reparo na ponte localizada na Linha 632, Km 04, a pedido da moradora Fabiane.</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2153/cmj_indicacao-28_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 163, de autoria do Vereador Rafael Lopes:  Indica ao Chefe do Poder Executivo, a pintura de faixa de pedestre em frente à Escola Associação Clube das Mães.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2154/cmj_indicacao-29_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 164, de autoria do Vereador Rafael Lopes:  Indica ao Chefe do Poder Executivo, a implantação de calçadas na Rua Francisco Pantoja, próximo ao nº 3198 localizada no Setor 06, a pedido da moradora Aracy.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2182/cmj_indicacao-30_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 165, de autoria do Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo, _x000D_
+ a implantação de uma pista de caminhada no Distrito de Tarilândia, a pedido do morador Renan.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2183/cmj_indicacao-31_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 166, de autoria do Vereador Rafael Lopes:  Indica ao Chefe do Poder Executivo, a construção de uma quadra de vôlei no Distrito de Tarilândia, a pedido do morador Renan.</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2184/cmj_indicacao-6_6_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 167, de autoria do Vereador João Paulo:  Indica ao Excelentíssimo Senhor Prefeito Municipal, que promova a adequação dos vencimentos básicos dos servidores públicos municipais estatutários, garantindo que nenhum servidor do quadro efetivo do Município possua salário-base inferior a R$ 1.621,00, correspondente ao salário mínimo nacional vigente.</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>APCE</t>
+  </si>
+  <si>
+    <t>Atos que apreciam as contas do Executivo</t>
+  </si>
+  <si>
+    <t>Informamos que, até o presente momento, a prestação de contas referente ao exercício de 2025 ainda não foi julgada pelo Tribunal de Contas.</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>ALP</t>
+  </si>
+  <si>
+    <t>Atividades Legislativas dos Parlamentares</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2031/atividades_parlamentares_-_mestre_cafe.pdf</t>
+  </si>
+  <si>
+    <t>Atividades parlamentares.</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/90c5dbd7_370_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>RELATÓRIO DE ATIVIDADES LEGISLATIVAS DO EXERCÍCIO DE 2026</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/cmj_comunicacao_interna-1.pdf</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/cmj_comunicacao_interna_-_schimiti.pdf</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/cmj_comunicacao_interna-2-_joao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Atividades Parlamentares.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/cmj_comunicacao_interna-_chiquinho_do_cacau.pdf</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/cmj_oficio_gabinete_vereadora_suhelen_fernanda.pdf</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2049/cmj_comunicacao_interna-_orlando.pdf</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2059/atividades_parlamentares_-rafael_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Atividades parlamentares</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2113/atividades_parlamentares_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATIVIDADES PARLAMENTARES</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2158/cmj_comunicacao_interna-1_2.pdf</t>
+  </si>
+  <si>
+    <t>ATIVIDADES LEGISLATIVAS DO MANDATO DA VEREADORA STHELLA DE ALMEIDA SILVA</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>IV</t>
+  </si>
+  <si>
+    <t>Indicações Verbais</t>
+  </si>
+  <si>
+    <t>Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo Municipal que seja feita a pavimentação asfáltica nas ruas Getúlio Vargas e 21 de abril, a pedido da moradora Ester.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal que seja elaborado e encaminhado a esta Casa de Leis projeto instituindo o Estatuto Municipal da Pessoa com Transtorno do Espectro Autista (TEA) no âmbito do Município de Jaru.</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal que seja instalada uma tenda provisória para os moto-táxis na Avenida Marechal Rondon, solicita ainda que posteriormente seja construído um ponto fixo para os moto-táxis no mesmo local.</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>Vereador Chiquinho do Cacau: Indica ao Chefe do Poder Executivo Municipal que seja colocado na Avenida Marechal Rondon lixeiras ecológicas em pontos estratégicos.</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>Vereador Chiquinho do Cacau: Indica ao Chefe do Poder Executivo Municipal que seja feita a duplicação das Ruas: Paraná e Afonso José de modo semelhante ao realizado na Avenida Marechal Rondon.</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal, por meio da Secretaria de Educação, que seja realizado estudo de viabilidade para a implantação e distribuição de Kit escolar pedagógico aos professores da rede municipal de ensino, contendo materiais essenciais para o desenvolvimento das atividades em sala de aula. O Kit poderá conter itens como: agenda, cadernos, pincéis, canetas, apontadores, apagadores, resmas de papel, materiais pedagógicos e demais instrumentos necessários ao planejamento e execução das aulas.</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>Vereador Éverson Queiroz: Indica ao Chefe do Poder Executivo Municipal, manutenção em Bueiro  e  escoamento de água na Rua Rio Grande do Norte, esquina com a Goiás, a pedido do Greique.</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>Vereador Éverson Queiroz: Indica ao Chefe do Poder Executivo Municipal, que seja feita a sinalização no Residencial Savana Park, a pedido morador Marcos.</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>Vereador Éverson Queiroz: Indica ao Chefe do Poder Executivo Municipal, a viabilidade da contratação de mais fisioterapeutas no Município de Jaru.</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo Municipal, a limpeza de bueiro e analise para melhoria de drenagem de águas pluviais na Rua Sebastião Henrique de Jesus, no número 2785, setor 08, a pedido da moradora Regina da Cerealista.</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>Vereador Chiquinho do Cacau: Indica ao Chefe do Poder Executivo Municipal, que seja feito a elaboração do plano Municipal de Arborização de Jaru.</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo que a operação do tapa-buracos seja realizada na Rua Mato Grosso, entre a Rua Rio de Janeiro e Goiás.</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>Vereadora Sol de Verão: Indica ao Poder Executivo, por meio da secretaria competente, a necessidade de realização de sinalização na Avenida Padre Adolpho Rohl com a Marechal Rondon, visando proporcionar mais segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>Vereador Mestre Café: Indica ao Poder Executivo, que seja feita a pintura do quebra-molas na Av. JK, próximo ao Hotel Vitória.</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>Vereador Mestre Café: Indica ao Poder Executivo, que seja feita a pintura de estacionamento de motos na Av. Padre Adolfo Rolh.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>Vereador Éverson Queiróz: Indica ao Poder Executivo, a possibilidade de reabilitação da quadra de vôlei localizada no bosque Beira Rio.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo, que seja implantado um quebra-molas na rua Marechal Rondon nas proximidades do nº 1975, setor 04. A pedido da moradora Céia.</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo a aquisição de aparelho localizador de veias para humanizar atendimento na saúde.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo a Manutenção da rua 1 de maio no setor 6, a pedido da moradora Janiele.</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>Vereador Chiquinho do Cacau: Indica ao Chefe do Poder Executivo que seja feita a manutenção das lâmpadas do Estádio Leal Chapelão.</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>Celiandro Marrom</t>
+  </si>
+  <si>
+    <t>Vereador Celiandro Marrom: Indica ao Chefe do Poder Executivo a regularização Fundiária Urbana (REURB), no Jardim Novo Estado, incluindo-se (Residencial Orlandine) PARA QUE A ESCRITURA DOS IMÓVEIS SEJAM TOTALMENTE GRATUITAS.</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo que seja feito um redutor de velocidade em frente a creche no setor 8, na rua Margareth Alves, solicita ainda que o Executivo possa cobrar a Energisa a extensão da rede baixa.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Votações nominais</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2090/cmj_ata-01.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 01 ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2091/cmj_ata-03_organized.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 03 ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2092/cmj_ata-04_1_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 04ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2093/cmj_ata-14_3.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2200,67 +4094,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1130/projeto_de_lei-4546.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/projeto_de_lei-4547.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/projeto_de_lei-4549_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/projeto_de_lei-4550.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/projeto_de_lei-4551.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/projeto_de_lei-4552.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/pl_4664_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/pl_4665.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_lei-4680.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/projeto_de_lei-4683.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/projeto_de_lei-4684.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/projeto_de_lei-4685.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/projeto_de_lei-4691.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei-4703.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei-4704.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei-4705.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_de_lei-4706.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/projeto_de_lei-4707.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei-4708.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei-4709.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei-4710.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/cmj_ata-01_organized.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/cmj_ata-02_organized.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/cmj_ata-4_4.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/cmj_ata-5_4.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/cmj_ata-6_5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/cmj_ata-07_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/cmj_ata-08_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/cmj_ata-9_8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/cmj_ata-10_5.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1127/cmj_ata-01.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/cmj_ata-02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1249/cmj_ata-04_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/cmj_ata-05_organized.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/cmj_ata-6_4.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/cmj_ata-7_5.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/cmj_ata-8_4.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/cmj_ata-9_7.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/cmj_ata-10_4.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/cmj_ata-11_6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/cmj_ata-12_5.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/cmj_ata-13_3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/cmj_ata-14_3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/lista_de_presenca_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/lista_de_presenca_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/lista_de_presenca_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/lista_de_presenca_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/camscanner_10-03-2026_10.22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/camscanner_17-03-2026_11.32.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/camscanner_24-03-2026_12.57_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/camscanner_01-04-2026_08.54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/camscanner_06-04-2026_11.46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/camscanner_14-04-2026_08.05.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1129/lista_de_presenca_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/lista_de_presenca_da_2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/lista_de_presenca_da_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/lista_de_presenca_da_4a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/lista_de_presenca_da_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/lista_de_presenca_da_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/lista_de_presenca_da_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/camscanner_10-03-2026_10.23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/camscanner_17-03-2026_11.33.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/camscanner_24-03-2026_12.59__-_10.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/camscanner_01-04-2026_08.53.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/camscanner_06-04-2026_11.51.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/camscanner_14-04-2026_08.06.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/camscanner_17-04-2026_10.45_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/cmj_ordem_do_dia-01.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/cmj_ordem_do_dia-02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/cmj_ordem_do_dia-5_4.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/cmj_ordem_do_dia-6_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/cmj_ordem_do_dia-7_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/cmj_ordem_do_dia-8_5.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/cmj_ordem_do_dia-9_5.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/cmj_ordem_do_dia-10_6.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1128/cmj_ordem_do_dia-1_4.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/cmj_ordem_do_dia-2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/cmj_ordem_do_dia-3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/cmj_ordem_do_dia-4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/cmj_ordem_do_dia-5.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/cmj_ordem_do_dia-8_3.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/cmj_ordem_do_dia-9_4.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/cmj_ordem_do_dia-10_4.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/cmj_ordem_do_dia-11_9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/cmj_ordem_do_dia-12_5.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/cmj_ordem_do_dia-13_4.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/14a_ses_extraordinaria_-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/cmj_indicacao-1_5.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/cmj_indicacao-1_7.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1385/cmj_indicacao-2_10.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/cmj_indicacao-3_7.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/cmj_indicacao-33_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/cmj_indicacao-francisco.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/cmj_indicacao-5_tatiane_-_auxiliares_de_creche.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/01-cmj_indicacao-6_tatiane_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/cmj_indicacao-7__tatiane_tv_hospital_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/cmj_indicacao-4_4_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/cmj_indicacao-8__rafael.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/cmj_indicacao-2_ademar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/cmj_indicacao-3_francisco_e_orlando.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/cmj_indicacao-8__tatiane.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/cmj_indicacao-9_rafael.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/cmj_indicacao-5_silvio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/cmj_indicacao-7_suhelen.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/cmj_indicacao-10_rafael_-_rua_goias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1130/projeto_de_lei-4546.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/projeto_de_lei-4547.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/projeto_de_lei-4549_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/projeto_de_lei-4550.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/projeto_de_lei-4551.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/projeto_de_lei-4552.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/pl_4664_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/pl_4665.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_lei-4680.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/projeto_de_lei-4683.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/projeto_de_lei-4684.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/projeto_de_lei-4685.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/projeto_de_lei-4691.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei-4703.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei-4704.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei-4705.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_de_lei-4706.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/projeto_de_lei-4707.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei-4708.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei-4709.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei-4710.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/projeto_de_lei-4724.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei-4725.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei-4726.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei-4727.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_lei-4728.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_lei-4729.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2098/projeto_de_lei-4731.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2130/pl_4733.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2135/pl_4740.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2136/pl_4741.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2137/pl_4743.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2155/pl_4744.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2156/pl_4745.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2168/pl_4748.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2172/pl_4749.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2169/pl_4750.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2170/pl_4751.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2173/pl_4752.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2174/pl_4753.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2171/pl_4754.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2175/pl_4755.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2177/pl_4756.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2176/pl_4757.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2178/pl_4758.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/cmj_ata-01_organized.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/cmj_ata-02_organized.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/cmj_ata-4_4.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/cmj_ata-5_4.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/cmj_ata-6_5.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/cmj_ata-07_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/cmj_ata-08_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/cmj_ata-9_8.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/cmj_ata-10_5.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1527/cmj_ata-11_1_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/cmj_ata-12.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2057/cmj_ata-13.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2109/cmj_ata-14.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2139/cmj_ata-15.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2159/cmj_ata-16_2_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2185/cmj_ata-17_1_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1127/cmj_ata-01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/cmj_ata-02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1249/cmj_ata-04_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/cmj_ata-05_organized.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/cmj_ata-6_4.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/cmj_ata-7_5.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/cmj_ata-8_4.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/cmj_ata-9_7.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/cmj_ata-10_4.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/cmj_ata-11_6.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/cmj_ata-12_5.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/cmj_ata-13_3.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/cmj_ata-14_3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/cmj_ata-15_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/cmj_ata-16.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2058/cmj_ata-17.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2110/cmj_ata-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2129/cmj_ata-19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2157/cmj_ata-20_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2186/cmj_ata-21_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/lista_de_presenca_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/lista_de_presenca_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/lista_de_presenca_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/lista_de_presenca_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/camscanner_10-03-2026_10.22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/camscanner_17-03-2026_11.32.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/camscanner_24-03-2026_12.57_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/camscanner_01-04-2026_08.54.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/camscanner_06-04-2026_11.46.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/camscanner_14-04-2026_08.05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1525/camscanner_28-04-2026_08.53.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/camscanner_05-05-2026_09.41.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2055/whatsapp_scan_2026-05-12_at_09.39.49.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2100/camscanner_19-05-2026_10.13.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2121/lista_de_presenca_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2164/camscanner_02-06-2026_10.38.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2166/camscanner_09-06-2026_08.48.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1129/lista_de_presenca_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/lista_de_presenca_da_2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/lista_de_presenca_da_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/lista_de_presenca_da_4a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/lista_de_presenca_da_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/lista_de_presenca_da_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/lista_de_presenca_da_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/camscanner_10-03-2026_10.23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/camscanner_17-03-2026_11.33.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/camscanner_24-03-2026_12.59__-_10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/camscanner_01-04-2026_08.53.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/camscanner_06-04-2026_11.51.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/camscanner_14-04-2026_08.06.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/camscanner_17-04-2026_10.45_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1526/camscanner_28-04-2026_08.55.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2056/whatsapp_scan_2026-05-12_at_09.40.00.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2104/camscanner_19-05-2026_10.25_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2122/lista_de_presenca_da_19a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2165/camscanner_02-06-2026_10.40_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2167/camscanner_09-06-2026_08.50.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/cmj_ordem_do_dia-01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/cmj_ordem_do_dia-02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/cmj_ordem_do_dia-5_4.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/cmj_ordem_do_dia-6_3.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/cmj_ordem_do_dia-7_3.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/cmj_ordem_do_dia-8_5.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/cmj_ordem_do_dia-9_5.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/cmj_ordem_do_dia-10_6.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/cmj_ordem_do_dia-11.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/cmj_ordem_do_dia-12.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2060/cmj_ordem_do_dia-13.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2107/ordem_do_dia_14.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2147/cmj_ordem_do_dia-15_3.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2160/cmj_ordem_do_dia-16_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2163/cmj_ordem_do_dia-17_1_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1128/cmj_ordem_do_dia-1_4.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/cmj_ordem_do_dia-2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/cmj_ordem_do_dia-3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/cmj_ordem_do_dia-4.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/cmj_ordem_do_dia-5.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/cmj_ordem_do_dia-8_3.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/cmj_ordem_do_dia-9_4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/cmj_ordem_do_dia-10_4.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/cmj_ordem_do_dia-11_9.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/cmj_ordem_do_dia-12_5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/cmj_ordem_do_dia-13_4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/14a_ses_extraordinaria_-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/cmj_ordem_do_dia-15.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/cmj_ordem_do_dia-15_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2061/cmj_ordem_do_dia-17.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2108/cmj_ordem_do_dia-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2161/cmj_ordem_do_dia-19_1_compressed_basic_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2162/cmj_ordem_do_dia-20_1_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2187/cmj_ordem_do_dia-21_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/cmj_indicacao-1_5.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/cmj_indicacao-1_7.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1385/cmj_indicacao-2_10.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/cmj_indicacao-3_7.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/cmj_indicacao-33_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/cmj_indicacao-francisco.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/cmj_indicacao-5_tatiane_-_auxiliares_de_creche.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/01-cmj_indicacao-6_tatiane_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/cmj_indicacao-7__tatiane_tv_hospital_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/cmj_indicacao-4_4_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/cmj_indicacao-8__rafael.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/cmj_indicacao-2_ademar.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/cmj_indicacao-3_francisco_e_orlando.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/cmj_indicacao-8__tatiane.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/cmj_indicacao-9_rafael.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/cmj_indicacao-5_silvio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/cmj_indicacao-7_suhelen.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/cmj_indicacao-10_rafael_-_rua_goias.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/cmj_indicacao-17_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/cmj_indicacao-8_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/cmj_indicacao-8_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/cmj_indicacao-5_1_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/cmj_indicacao-17_2_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/cmj_indicacao-10_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/cmj_indicacao-10_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/cmj_indicacao-1_organized.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/cmj_indicacao-2_organized.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1542/cmj_indicacao-12_organized.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/cmj_indicacao-1_1_organized.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/cmj_indicacao-1_2_organized.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/cmj_indicacao-12_1_organized.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/cmj_indicacao-7_organized.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/cmj_indicacao-13_1_organized.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/cmj_indicacao-13_1_organized.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/cmj_indicacao-15_organized.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/cmj_indicacao-16_organized.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/cmj_indicacao-3_organized.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/cmj_indicacao-3_1_organized.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/cmj_indicacao-3_1_organized.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1592/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/cmj_indicacao-17_organized.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1601/cmj_indicacao-5_organized.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1603/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/cmj_indicacao-17_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cmj_indicacao-18.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2067/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2068/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2069/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2070/cmj_indicacao-2_1_organized.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2071/cmj_indicacao-3_2_organized.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2072/cmj_indicacao-4_organized.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2073/cmj_indicacao-18_organized.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2074/cmj_indicacao-19_organized.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2099/cmj_indicacao-2_2_organized.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2101/cmj_indicacao-3_3_organized.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2102/cmj_indicacao-4_1_organized.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2103/cmj_indicacao-23_organized.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2105/cmj_indicacao-24_1_organized.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2106/cmj_indicacao-5_1_organized.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2124/cmj_indicacao-26_organized.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2125/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2126/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2127/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2128/cmj_indicacao-5_2_organized.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2148/cmj_indicacao-6_4_organized.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2149/cmj_indicacao-6_4_organized.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2150/cmj_indicacao-6_5_organized.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2151/cmj_indicacao-6_5_organized.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2152/cmj_indicacao-27_organized.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2153/cmj_indicacao-28_organized_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2154/cmj_indicacao-29_organized.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2182/cmj_indicacao-30_organized.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2183/cmj_indicacao-31_organized.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2184/cmj_indicacao-6_6_organized.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2031/atividades_parlamentares_-_mestre_cafe.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/90c5dbd7_370_-_2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/cmj_comunicacao_interna-1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/cmj_comunicacao_interna_-_schimiti.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/cmj_comunicacao_interna-2-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/cmj_comunicacao_interna-_chiquinho_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/cmj_oficio_gabinete_vereadora_suhelen_fernanda.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2049/cmj_comunicacao_interna-_orlando.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2059/atividades_parlamentares_-rafael_lopes.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2113/atividades_parlamentares_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2158/cmj_comunicacao_interna-1_2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2090/cmj_ata-01.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2091/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2092/cmj_ata-04_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2093/cmj_ata-14_3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H164"/>
+  <dimension ref="A1:H349"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2752,3441 +4646,8092 @@
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>97</v>
       </c>
       <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E23" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...16 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
         <v>131</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
         <v>139</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>103</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
         <v>147</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B36" t="s">
-[...11 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>153</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>17</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H37" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>17</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H40" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="D41" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>17</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>17</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>17</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>17</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>17</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>141</v>
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>17</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>97</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E47" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>103</v>
+        <v>199</v>
       </c>
       <c r="D48" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E48" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>203</v>
+      </c>
+      <c r="D49" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" t="s">
         <v>195</v>
       </c>
-      <c r="B49" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G49" s="1" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>111</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E50" t="s">
-        <v>189</v>
+        <v>195</v>
+      </c>
+      <c r="F50" t="s">
+        <v>208</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="H50" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>116</v>
+        <v>212</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E51" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="H51" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>120</v>
+        <v>216</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E52" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="H52" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>124</v>
+        <v>220</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E53" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>128</v>
+        <v>224</v>
       </c>
       <c r="D54" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E54" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="H54" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>132</v>
+        <v>228</v>
       </c>
       <c r="D55" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E55" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="H55" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>232</v>
       </c>
       <c r="D56" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E56" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="H56" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>97</v>
+        <v>236</v>
       </c>
       <c r="D57" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E57" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>103</v>
+        <v>240</v>
       </c>
       <c r="D58" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E58" t="s">
-        <v>221</v>
+        <v>195</v>
+      </c>
+      <c r="F58" t="s">
+        <v>208</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>107</v>
+        <v>244</v>
       </c>
       <c r="D59" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E59" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="H59" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>111</v>
+        <v>248</v>
       </c>
       <c r="D60" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E60" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>116</v>
+        <v>252</v>
       </c>
       <c r="D61" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E61" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="H61" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>120</v>
+        <v>256</v>
       </c>
       <c r="D62" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E62" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="H62" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>124</v>
+        <v>260</v>
       </c>
       <c r="D63" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E63" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>240</v>
+        <v>261</v>
       </c>
       <c r="H63" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>242</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>128</v>
+        <v>193</v>
       </c>
       <c r="D64" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="E64" t="s">
-        <v>221</v>
+        <v>265</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="H64" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>132</v>
+        <v>199</v>
       </c>
       <c r="D65" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="E65" t="s">
-        <v>221</v>
+        <v>265</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="H65" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>136</v>
+        <v>203</v>
       </c>
       <c r="D66" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="E66" t="s">
-        <v>221</v>
+        <v>265</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="H66" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="D67" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="E67" t="s">
-        <v>221</v>
+        <v>265</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="H67" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>176</v>
+        <v>212</v>
       </c>
       <c r="D68" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="E68" t="s">
-        <v>221</v>
+        <v>265</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="H68" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>180</v>
+        <v>216</v>
       </c>
       <c r="D69" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="E69" t="s">
-        <v>221</v>
+        <v>265</v>
+      </c>
+      <c r="F69" t="s">
+        <v>208</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="H69" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>184</v>
+        <v>220</v>
       </c>
       <c r="D70" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="E70" t="s">
-        <v>221</v>
+        <v>265</v>
+      </c>
+      <c r="F70" t="s">
+        <v>208</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="H70" t="s">
-        <v>221</v>
+        <v>285</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>262</v>
+        <v>286</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>97</v>
+        <v>224</v>
       </c>
       <c r="D71" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E71" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="H71" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>103</v>
+        <v>228</v>
       </c>
       <c r="D72" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E72" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="H72" t="s">
-        <v>269</v>
+        <v>291</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>116</v>
+        <v>232</v>
       </c>
       <c r="D73" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E73" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>271</v>
+        <v>293</v>
       </c>
       <c r="H73" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>273</v>
+        <v>295</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>120</v>
+        <v>236</v>
       </c>
       <c r="D74" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E74" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="H74" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>124</v>
+        <v>240</v>
       </c>
       <c r="D75" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E75" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="H75" t="s">
-        <v>278</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>279</v>
+        <v>301</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>128</v>
+        <v>244</v>
       </c>
       <c r="D76" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E76" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>280</v>
+        <v>302</v>
       </c>
       <c r="H76" t="s">
-        <v>212</v>
+        <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>132</v>
+        <v>248</v>
       </c>
       <c r="D77" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E77" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="H77" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>136</v>
+        <v>252</v>
       </c>
       <c r="D78" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E78" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="H78" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>97</v>
+        <v>256</v>
       </c>
       <c r="D79" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="E79" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>290</v>
+        <v>311</v>
       </c>
       <c r="H79" t="s">
-        <v>291</v>
+        <v>242</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>103</v>
+        <v>260</v>
       </c>
       <c r="D80" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="E80" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="H80" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>107</v>
+        <v>316</v>
       </c>
       <c r="D81" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="E81" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="H81" t="s">
-        <v>297</v>
+        <v>318</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>111</v>
+        <v>320</v>
       </c>
       <c r="D82" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="E82" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>299</v>
+        <v>321</v>
       </c>
       <c r="H82" t="s">
-        <v>300</v>
+        <v>322</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>116</v>
+        <v>324</v>
       </c>
       <c r="D83" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="E83" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>302</v>
+        <v>325</v>
       </c>
       <c r="H83" t="s">
-        <v>303</v>
+        <v>326</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>128</v>
+        <v>328</v>
       </c>
       <c r="D84" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="E84" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="H84" t="s">
-        <v>306</v>
+        <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>307</v>
+        <v>331</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>132</v>
+        <v>193</v>
       </c>
       <c r="D85" t="s">
-        <v>288</v>
+        <v>332</v>
       </c>
       <c r="E85" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>308</v>
+        <v>334</v>
       </c>
       <c r="H85" t="s">
-        <v>309</v>
+        <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="D86" t="s">
-        <v>288</v>
+        <v>332</v>
       </c>
       <c r="E86" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="H86" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>172</v>
+        <v>203</v>
       </c>
       <c r="D87" t="s">
-        <v>288</v>
+        <v>332</v>
       </c>
       <c r="E87" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="H87" t="s">
-        <v>253</v>
+        <v>341</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>315</v>
+        <v>342</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>176</v>
+        <v>207</v>
       </c>
       <c r="D88" t="s">
-        <v>288</v>
+        <v>332</v>
       </c>
       <c r="E88" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>316</v>
+        <v>343</v>
       </c>
       <c r="H88" t="s">
-        <v>317</v>
+        <v>344</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>318</v>
+        <v>345</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="D89" t="s">
-        <v>288</v>
+        <v>332</v>
       </c>
       <c r="E89" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>319</v>
+        <v>346</v>
       </c>
       <c r="H89" t="s">
-        <v>320</v>
+        <v>347</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>321</v>
+        <v>348</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>184</v>
+        <v>216</v>
       </c>
       <c r="D90" t="s">
-        <v>288</v>
+        <v>332</v>
       </c>
       <c r="E90" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>322</v>
+        <v>349</v>
       </c>
       <c r="H90" t="s">
-        <v>323</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>324</v>
+        <v>351</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>97</v>
+        <v>220</v>
       </c>
       <c r="D91" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E91" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="H91" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>103</v>
+        <v>224</v>
       </c>
       <c r="D92" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E92" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>330</v>
+        <v>355</v>
       </c>
       <c r="H92" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>357</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>228</v>
+      </c>
+      <c r="D93" t="s">
         <v>332</v>
       </c>
-      <c r="B93" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E93" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="H93" t="s">
-        <v>334</v>
+        <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>111</v>
+        <v>232</v>
       </c>
       <c r="D94" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E94" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="H94" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>116</v>
+        <v>236</v>
       </c>
       <c r="D95" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E95" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="H95" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>120</v>
+        <v>240</v>
       </c>
       <c r="D96" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E96" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="H96" t="s">
-        <v>343</v>
+        <v>368</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>124</v>
+        <v>244</v>
       </c>
       <c r="D97" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E97" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>345</v>
+        <v>370</v>
       </c>
       <c r="H97" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>128</v>
+        <v>248</v>
       </c>
       <c r="D98" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E98" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>348</v>
+        <v>373</v>
       </c>
       <c r="H98" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>350</v>
+        <v>375</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>132</v>
+        <v>252</v>
       </c>
       <c r="D99" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E99" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="H99" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>136</v>
+        <v>256</v>
       </c>
       <c r="D100" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E100" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>354</v>
+        <v>379</v>
       </c>
       <c r="H100" t="s">
-        <v>355</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>356</v>
+        <v>381</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>172</v>
+        <v>260</v>
       </c>
       <c r="D101" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E101" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="H101" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="D102" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E102" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>360</v>
+        <v>387</v>
       </c>
       <c r="H102" t="s">
-        <v>361</v>
+        <v>388</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>362</v>
+        <v>389</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>180</v>
+        <v>199</v>
       </c>
       <c r="D103" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E103" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="H103" t="s">
-        <v>364</v>
+        <v>391</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>365</v>
+        <v>392</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>366</v>
+        <v>203</v>
       </c>
       <c r="D104" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E104" t="s">
-        <v>326</v>
+        <v>386</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>367</v>
+        <v>393</v>
       </c>
       <c r="H104" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>369</v>
+        <v>395</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>370</v>
+        <v>207</v>
       </c>
       <c r="D105" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E105" t="s">
-        <v>326</v>
+        <v>386</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>371</v>
+        <v>396</v>
       </c>
       <c r="H105" t="s">
-        <v>372</v>
+        <v>397</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>373</v>
+        <v>398</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>374</v>
+        <v>212</v>
       </c>
       <c r="D106" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E106" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>376</v>
+        <v>399</v>
       </c>
       <c r="H106" t="s">
-        <v>377</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>378</v>
+        <v>401</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>379</v>
+        <v>216</v>
       </c>
       <c r="D107" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E107" t="s">
-        <v>326</v>
+        <v>386</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>380</v>
+        <v>402</v>
       </c>
       <c r="H107" t="s">
-        <v>381</v>
+        <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>382</v>
+        <v>404</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>383</v>
+        <v>220</v>
       </c>
       <c r="D108" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E108" t="s">
-        <v>326</v>
+        <v>386</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>384</v>
+        <v>405</v>
       </c>
       <c r="H108" t="s">
-        <v>385</v>
+        <v>406</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>407</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>224</v>
+      </c>
+      <c r="D109" t="s">
+        <v>385</v>
+      </c>
+      <c r="E109" t="s">
         <v>386</v>
       </c>
-      <c r="B109" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G109" s="1" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="H109" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>391</v>
+        <v>228</v>
       </c>
       <c r="D110" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E110" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="H110" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>396</v>
+        <v>232</v>
       </c>
       <c r="D111" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E111" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="H111" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>400</v>
+        <v>236</v>
       </c>
       <c r="D112" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E112" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="H112" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>404</v>
+        <v>240</v>
       </c>
       <c r="D113" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E113" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="H113" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>408</v>
+        <v>244</v>
       </c>
       <c r="D114" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E114" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="H114" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>412</v>
+        <v>248</v>
       </c>
       <c r="D115" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E115" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="H115" t="s">
-        <v>414</v>
+        <v>386</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>416</v>
+        <v>252</v>
       </c>
       <c r="D116" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E116" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
       <c r="H116" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>420</v>
+        <v>260</v>
       </c>
       <c r="D117" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E117" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="H117" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>424</v>
+        <v>316</v>
       </c>
       <c r="D118" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E118" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="H118" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>428</v>
+        <v>320</v>
       </c>
       <c r="D119" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E119" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="H119" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>432</v>
+        <v>324</v>
       </c>
       <c r="D120" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E120" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="H120" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>436</v>
+        <v>328</v>
       </c>
       <c r="D121" t="s">
-        <v>325</v>
+        <v>385</v>
       </c>
       <c r="E121" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="H121" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>440</v>
+        <v>193</v>
       </c>
       <c r="D122" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E122" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>447</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="H122" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>444</v>
+        <v>199</v>
       </c>
       <c r="D123" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E123" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>447</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="H123" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>453</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>212</v>
+      </c>
+      <c r="D124" t="s">
+        <v>446</v>
+      </c>
+      <c r="E124" t="s">
         <v>447</v>
       </c>
-      <c r="B124" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G124" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="H124" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>453</v>
+        <v>216</v>
       </c>
       <c r="D125" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E125" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="H125" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>457</v>
+        <v>220</v>
       </c>
       <c r="D126" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E126" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H126" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>461</v>
+        <v>224</v>
       </c>
       <c r="D127" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E127" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>447</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H127" t="s">
-        <v>463</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>464</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
+        <v>228</v>
+      </c>
+      <c r="D128" t="s">
+        <v>446</v>
+      </c>
+      <c r="E128" t="s">
+        <v>447</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="D128" t="s">
-[...5 lines deleted...]
-      <c r="F128" t="s">
+      <c r="H128" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>467</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>232</v>
+      </c>
+      <c r="D129" t="s">
+        <v>446</v>
+      </c>
+      <c r="E129" t="s">
+        <v>447</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H129" t="s">
         <v>469</v>
-      </c>
-[...19 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>474</v>
+        <v>236</v>
       </c>
       <c r="D130" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E130" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="H130" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>478</v>
+        <v>240</v>
       </c>
       <c r="D131" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E131" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="H131" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>482</v>
+        <v>244</v>
       </c>
       <c r="D132" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E132" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="H132" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>486</v>
+        <v>248</v>
       </c>
       <c r="D133" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E133" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="H133" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>490</v>
+        <v>252</v>
       </c>
       <c r="D134" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E134" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="H134" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>494</v>
+        <v>256</v>
       </c>
       <c r="D135" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E135" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="H135" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>498</v>
+        <v>260</v>
       </c>
       <c r="D136" t="s">
-        <v>325</v>
+        <v>446</v>
       </c>
       <c r="E136" t="s">
-        <v>326</v>
+        <v>447</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="H136" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>502</v>
+        <v>193</v>
       </c>
       <c r="D137" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E137" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="H137" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>506</v>
+        <v>199</v>
       </c>
       <c r="D138" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E138" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>493</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="H138" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>510</v>
+        <v>203</v>
       </c>
       <c r="D139" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E139" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>493</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="H139" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>514</v>
+        <v>207</v>
       </c>
       <c r="D140" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E140" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>493</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="H140" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>518</v>
+        <v>212</v>
       </c>
       <c r="D141" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E141" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>493</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="H141" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>522</v>
+        <v>224</v>
       </c>
       <c r="D142" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E142" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>493</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="H142" t="s">
-        <v>524</v>
+        <v>510</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>525</v>
+        <v>511</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>526</v>
+        <v>228</v>
       </c>
       <c r="D143" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E143" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>493</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="H143" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>530</v>
+        <v>232</v>
       </c>
       <c r="D144" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E144" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="H144" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>534</v>
+        <v>236</v>
       </c>
       <c r="D145" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E145" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="H145" t="s">
-        <v>536</v>
+        <v>418</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>537</v>
+        <v>519</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>538</v>
+        <v>240</v>
       </c>
       <c r="D146" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E146" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
       <c r="H146" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>542</v>
+        <v>244</v>
       </c>
       <c r="D147" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E147" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>543</v>
+        <v>523</v>
       </c>
       <c r="H147" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>546</v>
+        <v>248</v>
       </c>
       <c r="D148" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E148" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
       <c r="H148" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>550</v>
+        <v>252</v>
       </c>
       <c r="D149" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E149" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>551</v>
+        <v>529</v>
       </c>
       <c r="H149" t="s">
-        <v>552</v>
+        <v>472</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>553</v>
+        <v>530</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>554</v>
+        <v>256</v>
       </c>
       <c r="D150" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E150" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>555</v>
+        <v>531</v>
       </c>
       <c r="H150" t="s">
-        <v>556</v>
+        <v>532</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>557</v>
+        <v>533</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>558</v>
+        <v>260</v>
       </c>
       <c r="D151" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E151" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>559</v>
+        <v>534</v>
       </c>
       <c r="H151" t="s">
-        <v>560</v>
+        <v>535</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>561</v>
+        <v>536</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>562</v>
+        <v>316</v>
       </c>
       <c r="D152" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E152" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>563</v>
+        <v>537</v>
       </c>
       <c r="H152" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>565</v>
+        <v>539</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>566</v>
+        <v>320</v>
       </c>
       <c r="D153" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E153" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>567</v>
+        <v>540</v>
       </c>
       <c r="H153" t="s">
-        <v>568</v>
+        <v>541</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>569</v>
+        <v>542</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>570</v>
+        <v>324</v>
       </c>
       <c r="D154" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E154" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>571</v>
+        <v>543</v>
       </c>
       <c r="H154" t="s">
-        <v>572</v>
+        <v>544</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>573</v>
+        <v>545</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>574</v>
+        <v>328</v>
       </c>
       <c r="D155" t="s">
-        <v>325</v>
+        <v>492</v>
       </c>
       <c r="E155" t="s">
-        <v>326</v>
+        <v>493</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>575</v>
+        <v>546</v>
       </c>
       <c r="H155" t="s">
-        <v>576</v>
+        <v>547</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>577</v>
+        <v>548</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>578</v>
+        <v>193</v>
       </c>
       <c r="D156" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E156" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F156" t="s">
+        <v>208</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>579</v>
+        <v>551</v>
       </c>
       <c r="H156" t="s">
-        <v>580</v>
+        <v>552</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>581</v>
+        <v>553</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>582</v>
+        <v>199</v>
       </c>
       <c r="D157" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E157" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F157" t="s">
+        <v>208</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>583</v>
+        <v>554</v>
       </c>
       <c r="H157" t="s">
-        <v>584</v>
+        <v>555</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>585</v>
+        <v>556</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>586</v>
+        <v>203</v>
       </c>
       <c r="D158" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E158" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F158" t="s">
+        <v>208</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>587</v>
+        <v>557</v>
       </c>
       <c r="H158" t="s">
-        <v>588</v>
+        <v>558</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>589</v>
+        <v>559</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>590</v>
+        <v>207</v>
       </c>
       <c r="D159" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E159" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F159" t="s">
+        <v>208</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>591</v>
+        <v>560</v>
       </c>
       <c r="H159" t="s">
-        <v>592</v>
+        <v>561</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>593</v>
+        <v>562</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>594</v>
+        <v>212</v>
       </c>
       <c r="D160" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E160" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F160" t="s">
+        <v>208</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>595</v>
+        <v>563</v>
       </c>
       <c r="H160" t="s">
-        <v>596</v>
+        <v>564</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>597</v>
+        <v>565</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>598</v>
+        <v>216</v>
       </c>
       <c r="D161" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E161" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F161" t="s">
+        <v>208</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>599</v>
+        <v>566</v>
       </c>
       <c r="H161" t="s">
-        <v>600</v>
+        <v>567</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>601</v>
+        <v>568</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>602</v>
+        <v>220</v>
       </c>
       <c r="D162" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E162" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F162" t="s">
+        <v>208</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>603</v>
+        <v>569</v>
       </c>
       <c r="H162" t="s">
-        <v>604</v>
+        <v>570</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>605</v>
+        <v>571</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>606</v>
+        <v>224</v>
       </c>
       <c r="D163" t="s">
-        <v>325</v>
+        <v>549</v>
       </c>
       <c r="E163" t="s">
-        <v>326</v>
+        <v>550</v>
+      </c>
+      <c r="F163" t="s">
+        <v>208</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>607</v>
+        <v>572</v>
       </c>
       <c r="H163" t="s">
-        <v>608</v>
+        <v>573</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>574</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>228</v>
+      </c>
+      <c r="D164" t="s">
+        <v>549</v>
+      </c>
+      <c r="E164" t="s">
+        <v>550</v>
+      </c>
+      <c r="F164" t="s">
+        <v>208</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H164" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>577</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>232</v>
+      </c>
+      <c r="D165" t="s">
+        <v>549</v>
+      </c>
+      <c r="E165" t="s">
+        <v>550</v>
+      </c>
+      <c r="F165" t="s">
+        <v>208</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H165" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>580</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>236</v>
+      </c>
+      <c r="D166" t="s">
+        <v>549</v>
+      </c>
+      <c r="E166" t="s">
+        <v>550</v>
+      </c>
+      <c r="F166" t="s">
+        <v>208</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H166" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>583</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>240</v>
+      </c>
+      <c r="D167" t="s">
+        <v>549</v>
+      </c>
+      <c r="E167" t="s">
+        <v>550</v>
+      </c>
+      <c r="F167" t="s">
+        <v>208</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H167" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>586</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>244</v>
+      </c>
+      <c r="D168" t="s">
+        <v>549</v>
+      </c>
+      <c r="E168" t="s">
+        <v>550</v>
+      </c>
+      <c r="F168" t="s">
+        <v>208</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H168" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>589</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>252</v>
+      </c>
+      <c r="D169" t="s">
+        <v>549</v>
+      </c>
+      <c r="E169" t="s">
+        <v>550</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H169" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>592</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>256</v>
+      </c>
+      <c r="D170" t="s">
+        <v>549</v>
+      </c>
+      <c r="E170" t="s">
+        <v>550</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H170" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>595</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>260</v>
+      </c>
+      <c r="D171" t="s">
+        <v>549</v>
+      </c>
+      <c r="E171" t="s">
+        <v>550</v>
+      </c>
+      <c r="F171" t="s">
+        <v>596</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H171" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>599</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>316</v>
+      </c>
+      <c r="D172" t="s">
+        <v>549</v>
+      </c>
+      <c r="E172" t="s">
+        <v>550</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H172" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>602</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>320</v>
+      </c>
+      <c r="D173" t="s">
+        <v>549</v>
+      </c>
+      <c r="E173" t="s">
+        <v>550</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H173" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>605</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>324</v>
+      </c>
+      <c r="D174" t="s">
+        <v>549</v>
+      </c>
+      <c r="E174" t="s">
+        <v>550</v>
+      </c>
+      <c r="F174" t="s">
+        <v>596</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H174" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>608</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>328</v>
+      </c>
+      <c r="D175" t="s">
+        <v>549</v>
+      </c>
+      <c r="E175" t="s">
+        <v>550</v>
+      </c>
+      <c r="F175" t="s">
         <v>609</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="G175" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="D164" t="s">
-[...5 lines deleted...]
-      <c r="G164" s="1" t="s">
+      <c r="H175" t="s">
         <v>611</v>
       </c>
-      <c r="H164" t="s">
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
         <v>612</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>613</v>
+      </c>
+      <c r="D176" t="s">
+        <v>549</v>
+      </c>
+      <c r="E176" t="s">
+        <v>550</v>
+      </c>
+      <c r="F176" t="s">
+        <v>609</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H176" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>616</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>617</v>
+      </c>
+      <c r="D177" t="s">
+        <v>549</v>
+      </c>
+      <c r="E177" t="s">
+        <v>550</v>
+      </c>
+      <c r="F177" t="s">
+        <v>609</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H177" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>620</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>621</v>
+      </c>
+      <c r="D178" t="s">
+        <v>549</v>
+      </c>
+      <c r="E178" t="s">
+        <v>550</v>
+      </c>
+      <c r="F178" t="s">
+        <v>609</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H178" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>624</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>625</v>
+      </c>
+      <c r="D179" t="s">
+        <v>549</v>
+      </c>
+      <c r="E179" t="s">
+        <v>550</v>
+      </c>
+      <c r="F179" t="s">
+        <v>609</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H179" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>628</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>629</v>
+      </c>
+      <c r="D180" t="s">
+        <v>549</v>
+      </c>
+      <c r="E180" t="s">
+        <v>550</v>
+      </c>
+      <c r="F180" t="s">
+        <v>609</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H180" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>632</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>633</v>
+      </c>
+      <c r="D181" t="s">
+        <v>549</v>
+      </c>
+      <c r="E181" t="s">
+        <v>550</v>
+      </c>
+      <c r="F181" t="s">
+        <v>609</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H181" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>636</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>637</v>
+      </c>
+      <c r="D182" t="s">
+        <v>549</v>
+      </c>
+      <c r="E182" t="s">
+        <v>550</v>
+      </c>
+      <c r="F182" t="s">
+        <v>609</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H182" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>640</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>641</v>
+      </c>
+      <c r="D183" t="s">
+        <v>549</v>
+      </c>
+      <c r="E183" t="s">
+        <v>550</v>
+      </c>
+      <c r="F183" t="s">
+        <v>208</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H183" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>644</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>645</v>
+      </c>
+      <c r="D184" t="s">
+        <v>549</v>
+      </c>
+      <c r="E184" t="s">
+        <v>550</v>
+      </c>
+      <c r="F184" t="s">
+        <v>208</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H184" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>648</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>649</v>
+      </c>
+      <c r="D185" t="s">
+        <v>549</v>
+      </c>
+      <c r="E185" t="s">
+        <v>550</v>
+      </c>
+      <c r="F185" t="s">
+        <v>208</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H185" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>652</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>653</v>
+      </c>
+      <c r="D186" t="s">
+        <v>549</v>
+      </c>
+      <c r="E186" t="s">
+        <v>550</v>
+      </c>
+      <c r="F186" t="s">
+        <v>208</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H186" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>656</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>657</v>
+      </c>
+      <c r="D187" t="s">
+        <v>549</v>
+      </c>
+      <c r="E187" t="s">
+        <v>550</v>
+      </c>
+      <c r="F187" t="s">
+        <v>208</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H187" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>660</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>661</v>
+      </c>
+      <c r="D188" t="s">
+        <v>549</v>
+      </c>
+      <c r="E188" t="s">
+        <v>550</v>
+      </c>
+      <c r="F188" t="s">
+        <v>208</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H188" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>664</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>665</v>
+      </c>
+      <c r="D189" t="s">
+        <v>549</v>
+      </c>
+      <c r="E189" t="s">
+        <v>550</v>
+      </c>
+      <c r="F189" t="s">
+        <v>666</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H189" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>669</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>670</v>
+      </c>
+      <c r="D190" t="s">
+        <v>549</v>
+      </c>
+      <c r="E190" t="s">
+        <v>550</v>
+      </c>
+      <c r="F190" t="s">
+        <v>666</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H190" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>673</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>674</v>
+      </c>
+      <c r="D191" t="s">
+        <v>549</v>
+      </c>
+      <c r="E191" t="s">
+        <v>550</v>
+      </c>
+      <c r="F191" t="s">
+        <v>666</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H191" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>677</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>678</v>
+      </c>
+      <c r="D192" t="s">
+        <v>549</v>
+      </c>
+      <c r="E192" t="s">
+        <v>550</v>
+      </c>
+      <c r="F192" t="s">
+        <v>208</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H192" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>681</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>682</v>
+      </c>
+      <c r="D193" t="s">
+        <v>549</v>
+      </c>
+      <c r="E193" t="s">
+        <v>550</v>
+      </c>
+      <c r="F193" t="s">
+        <v>683</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H193" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>686</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>687</v>
+      </c>
+      <c r="D194" t="s">
+        <v>549</v>
+      </c>
+      <c r="E194" t="s">
+        <v>550</v>
+      </c>
+      <c r="F194" t="s">
+        <v>683</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H194" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>690</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>691</v>
+      </c>
+      <c r="D195" t="s">
+        <v>549</v>
+      </c>
+      <c r="E195" t="s">
+        <v>550</v>
+      </c>
+      <c r="F195" t="s">
+        <v>683</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H195" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>694</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>695</v>
+      </c>
+      <c r="D196" t="s">
+        <v>549</v>
+      </c>
+      <c r="E196" t="s">
+        <v>550</v>
+      </c>
+      <c r="F196" t="s">
+        <v>683</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H196" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>698</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>699</v>
+      </c>
+      <c r="D197" t="s">
+        <v>549</v>
+      </c>
+      <c r="E197" t="s">
+        <v>550</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H197" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>702</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>703</v>
+      </c>
+      <c r="D198" t="s">
+        <v>549</v>
+      </c>
+      <c r="E198" t="s">
+        <v>550</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H198" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>706</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>707</v>
+      </c>
+      <c r="D199" t="s">
+        <v>549</v>
+      </c>
+      <c r="E199" t="s">
+        <v>550</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H199" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>710</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>711</v>
+      </c>
+      <c r="D200" t="s">
+        <v>549</v>
+      </c>
+      <c r="E200" t="s">
+        <v>550</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H200" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>714</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>715</v>
+      </c>
+      <c r="D201" t="s">
+        <v>549</v>
+      </c>
+      <c r="E201" t="s">
+        <v>550</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H201" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>718</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>719</v>
+      </c>
+      <c r="D202" t="s">
+        <v>549</v>
+      </c>
+      <c r="E202" t="s">
+        <v>550</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H202" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>722</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>723</v>
+      </c>
+      <c r="D203" t="s">
+        <v>549</v>
+      </c>
+      <c r="E203" t="s">
+        <v>550</v>
+      </c>
+      <c r="F203" t="s">
+        <v>208</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H203" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>726</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>727</v>
+      </c>
+      <c r="D204" t="s">
+        <v>549</v>
+      </c>
+      <c r="E204" t="s">
+        <v>550</v>
+      </c>
+      <c r="F204" t="s">
+        <v>208</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H204" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>730</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>731</v>
+      </c>
+      <c r="D205" t="s">
+        <v>549</v>
+      </c>
+      <c r="E205" t="s">
+        <v>550</v>
+      </c>
+      <c r="F205" t="s">
+        <v>208</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H205" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>734</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>735</v>
+      </c>
+      <c r="D206" t="s">
+        <v>549</v>
+      </c>
+      <c r="E206" t="s">
+        <v>550</v>
+      </c>
+      <c r="F206" t="s">
+        <v>208</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H206" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>738</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>739</v>
+      </c>
+      <c r="D207" t="s">
+        <v>549</v>
+      </c>
+      <c r="E207" t="s">
+        <v>550</v>
+      </c>
+      <c r="F207" t="s">
+        <v>683</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H207" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>742</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>743</v>
+      </c>
+      <c r="D208" t="s">
+        <v>549</v>
+      </c>
+      <c r="E208" t="s">
+        <v>550</v>
+      </c>
+      <c r="F208" t="s">
+        <v>683</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H208" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>746</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>747</v>
+      </c>
+      <c r="D209" t="s">
+        <v>549</v>
+      </c>
+      <c r="E209" t="s">
+        <v>550</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H209" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>750</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>751</v>
+      </c>
+      <c r="D210" t="s">
+        <v>549</v>
+      </c>
+      <c r="E210" t="s">
+        <v>550</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H210" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>754</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>755</v>
+      </c>
+      <c r="D211" t="s">
+        <v>549</v>
+      </c>
+      <c r="E211" t="s">
+        <v>550</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H211" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>758</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>759</v>
+      </c>
+      <c r="D212" t="s">
+        <v>549</v>
+      </c>
+      <c r="E212" t="s">
+        <v>550</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H212" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>762</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>763</v>
+      </c>
+      <c r="D213" t="s">
+        <v>549</v>
+      </c>
+      <c r="E213" t="s">
+        <v>550</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H213" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>766</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>767</v>
+      </c>
+      <c r="D214" t="s">
+        <v>549</v>
+      </c>
+      <c r="E214" t="s">
+        <v>550</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H214" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>770</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>771</v>
+      </c>
+      <c r="D215" t="s">
+        <v>549</v>
+      </c>
+      <c r="E215" t="s">
+        <v>550</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H215" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>774</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>775</v>
+      </c>
+      <c r="D216" t="s">
+        <v>549</v>
+      </c>
+      <c r="E216" t="s">
+        <v>550</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H216" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>778</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>779</v>
+      </c>
+      <c r="D217" t="s">
+        <v>549</v>
+      </c>
+      <c r="E217" t="s">
+        <v>550</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H217" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>782</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>783</v>
+      </c>
+      <c r="D218" t="s">
+        <v>549</v>
+      </c>
+      <c r="E218" t="s">
+        <v>550</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H218" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>786</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>787</v>
+      </c>
+      <c r="D219" t="s">
+        <v>549</v>
+      </c>
+      <c r="E219" t="s">
+        <v>550</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H219" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>790</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>791</v>
+      </c>
+      <c r="D220" t="s">
+        <v>549</v>
+      </c>
+      <c r="E220" t="s">
+        <v>550</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H220" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>794</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>795</v>
+      </c>
+      <c r="D221" t="s">
+        <v>549</v>
+      </c>
+      <c r="E221" t="s">
+        <v>550</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H221" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>798</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>799</v>
+      </c>
+      <c r="D222" t="s">
+        <v>549</v>
+      </c>
+      <c r="E222" t="s">
+        <v>550</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H222" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>802</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>803</v>
+      </c>
+      <c r="D223" t="s">
+        <v>549</v>
+      </c>
+      <c r="E223" t="s">
+        <v>550</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H223" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>806</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>807</v>
+      </c>
+      <c r="D224" t="s">
+        <v>549</v>
+      </c>
+      <c r="E224" t="s">
+        <v>550</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H224" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>810</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>811</v>
+      </c>
+      <c r="D225" t="s">
+        <v>549</v>
+      </c>
+      <c r="E225" t="s">
+        <v>550</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H225" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>814</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>815</v>
+      </c>
+      <c r="D226" t="s">
+        <v>549</v>
+      </c>
+      <c r="E226" t="s">
+        <v>550</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H226" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>818</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>819</v>
+      </c>
+      <c r="D227" t="s">
+        <v>549</v>
+      </c>
+      <c r="E227" t="s">
+        <v>550</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H227" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>822</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>823</v>
+      </c>
+      <c r="D228" t="s">
+        <v>549</v>
+      </c>
+      <c r="E228" t="s">
+        <v>550</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H228" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>826</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>827</v>
+      </c>
+      <c r="D229" t="s">
+        <v>549</v>
+      </c>
+      <c r="E229" t="s">
+        <v>550</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H229" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>830</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>831</v>
+      </c>
+      <c r="D230" t="s">
+        <v>549</v>
+      </c>
+      <c r="E230" t="s">
+        <v>550</v>
+      </c>
+      <c r="F230" t="s">
+        <v>683</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H230" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>834</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>835</v>
+      </c>
+      <c r="D231" t="s">
+        <v>549</v>
+      </c>
+      <c r="E231" t="s">
+        <v>550</v>
+      </c>
+      <c r="F231" t="s">
+        <v>666</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H231" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>838</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>839</v>
+      </c>
+      <c r="D232" t="s">
+        <v>549</v>
+      </c>
+      <c r="E232" t="s">
+        <v>550</v>
+      </c>
+      <c r="F232" t="s">
+        <v>666</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H232" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>842</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>843</v>
+      </c>
+      <c r="D233" t="s">
+        <v>549</v>
+      </c>
+      <c r="E233" t="s">
+        <v>550</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H233" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>846</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>847</v>
+      </c>
+      <c r="D234" t="s">
+        <v>549</v>
+      </c>
+      <c r="E234" t="s">
+        <v>550</v>
+      </c>
+      <c r="F234" t="s">
+        <v>596</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H234" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>850</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>851</v>
+      </c>
+      <c r="D235" t="s">
+        <v>549</v>
+      </c>
+      <c r="E235" t="s">
+        <v>550</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H235" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>854</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>855</v>
+      </c>
+      <c r="D236" t="s">
+        <v>549</v>
+      </c>
+      <c r="E236" t="s">
+        <v>550</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H236" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>858</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>859</v>
+      </c>
+      <c r="D237" t="s">
+        <v>549</v>
+      </c>
+      <c r="E237" t="s">
+        <v>550</v>
+      </c>
+      <c r="F237" t="s">
+        <v>208</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H237" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>861</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>862</v>
+      </c>
+      <c r="D238" t="s">
+        <v>549</v>
+      </c>
+      <c r="E238" t="s">
+        <v>550</v>
+      </c>
+      <c r="F238" t="s">
+        <v>863</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H238" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>866</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>867</v>
+      </c>
+      <c r="D239" t="s">
+        <v>549</v>
+      </c>
+      <c r="E239" t="s">
+        <v>550</v>
+      </c>
+      <c r="F239" t="s">
+        <v>863</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H239" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>870</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>871</v>
+      </c>
+      <c r="D240" t="s">
+        <v>549</v>
+      </c>
+      <c r="E240" t="s">
+        <v>550</v>
+      </c>
+      <c r="F240" t="s">
+        <v>863</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H240" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>873</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>874</v>
+      </c>
+      <c r="D241" t="s">
+        <v>549</v>
+      </c>
+      <c r="E241" t="s">
+        <v>550</v>
+      </c>
+      <c r="F241" t="s">
+        <v>596</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H241" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>877</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>878</v>
+      </c>
+      <c r="D242" t="s">
+        <v>549</v>
+      </c>
+      <c r="E242" t="s">
+        <v>550</v>
+      </c>
+      <c r="F242" t="s">
+        <v>596</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H242" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>880</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>881</v>
+      </c>
+      <c r="D243" t="s">
+        <v>549</v>
+      </c>
+      <c r="E243" t="s">
+        <v>550</v>
+      </c>
+      <c r="F243" t="s">
+        <v>609</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H243" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>884</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>885</v>
+      </c>
+      <c r="D244" t="s">
+        <v>549</v>
+      </c>
+      <c r="E244" t="s">
+        <v>550</v>
+      </c>
+      <c r="F244" t="s">
+        <v>609</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H244" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>888</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>889</v>
+      </c>
+      <c r="D245" t="s">
+        <v>549</v>
+      </c>
+      <c r="E245" t="s">
+        <v>550</v>
+      </c>
+      <c r="F245" t="s">
+        <v>609</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H245" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>892</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>893</v>
+      </c>
+      <c r="D246" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" t="s">
+        <v>550</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H246" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>895</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>896</v>
+      </c>
+      <c r="D247" t="s">
+        <v>549</v>
+      </c>
+      <c r="E247" t="s">
+        <v>550</v>
+      </c>
+      <c r="F247" t="s">
+        <v>683</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H247" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>898</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>899</v>
+      </c>
+      <c r="D248" t="s">
+        <v>549</v>
+      </c>
+      <c r="E248" t="s">
+        <v>550</v>
+      </c>
+      <c r="F248" t="s">
+        <v>666</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H248" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>902</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>903</v>
+      </c>
+      <c r="D249" t="s">
+        <v>549</v>
+      </c>
+      <c r="E249" t="s">
+        <v>550</v>
+      </c>
+      <c r="F249" t="s">
+        <v>666</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H249" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>906</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>907</v>
+      </c>
+      <c r="D250" t="s">
+        <v>549</v>
+      </c>
+      <c r="E250" t="s">
+        <v>550</v>
+      </c>
+      <c r="F250" t="s">
+        <v>666</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H250" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>910</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>911</v>
+      </c>
+      <c r="D251" t="s">
+        <v>549</v>
+      </c>
+      <c r="E251" t="s">
+        <v>550</v>
+      </c>
+      <c r="F251" t="s">
+        <v>912</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H251" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>915</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>916</v>
+      </c>
+      <c r="D252" t="s">
+        <v>549</v>
+      </c>
+      <c r="E252" t="s">
+        <v>550</v>
+      </c>
+      <c r="F252" t="s">
+        <v>917</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H252" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>920</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>921</v>
+      </c>
+      <c r="D253" t="s">
+        <v>549</v>
+      </c>
+      <c r="E253" t="s">
+        <v>550</v>
+      </c>
+      <c r="F253" t="s">
+        <v>683</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H253" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>923</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>924</v>
+      </c>
+      <c r="D254" t="s">
+        <v>549</v>
+      </c>
+      <c r="E254" t="s">
+        <v>550</v>
+      </c>
+      <c r="F254" t="s">
+        <v>683</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H254" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>927</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>928</v>
+      </c>
+      <c r="D255" t="s">
+        <v>549</v>
+      </c>
+      <c r="E255" t="s">
+        <v>550</v>
+      </c>
+      <c r="F255" t="s">
+        <v>596</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H255" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>930</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>931</v>
+      </c>
+      <c r="D256" t="s">
+        <v>549</v>
+      </c>
+      <c r="E256" t="s">
+        <v>550</v>
+      </c>
+      <c r="F256" t="s">
+        <v>666</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H256" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>934</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>935</v>
+      </c>
+      <c r="D257" t="s">
+        <v>549</v>
+      </c>
+      <c r="E257" t="s">
+        <v>550</v>
+      </c>
+      <c r="F257" t="s">
+        <v>683</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H257" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>938</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>939</v>
+      </c>
+      <c r="D258" t="s">
+        <v>549</v>
+      </c>
+      <c r="E258" t="s">
+        <v>550</v>
+      </c>
+      <c r="F258" t="s">
+        <v>683</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H258" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>942</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>943</v>
+      </c>
+      <c r="D259" t="s">
+        <v>549</v>
+      </c>
+      <c r="E259" t="s">
+        <v>550</v>
+      </c>
+      <c r="F259" t="s">
+        <v>683</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H259" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>945</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>946</v>
+      </c>
+      <c r="D260" t="s">
+        <v>549</v>
+      </c>
+      <c r="E260" t="s">
+        <v>550</v>
+      </c>
+      <c r="F260" t="s">
+        <v>683</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H260" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>948</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>949</v>
+      </c>
+      <c r="D261" t="s">
+        <v>549</v>
+      </c>
+      <c r="E261" t="s">
+        <v>550</v>
+      </c>
+      <c r="F261" t="s">
+        <v>596</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H261" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>952</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>953</v>
+      </c>
+      <c r="D262" t="s">
+        <v>549</v>
+      </c>
+      <c r="E262" t="s">
+        <v>550</v>
+      </c>
+      <c r="F262" t="s">
+        <v>596</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H262" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>956</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>957</v>
+      </c>
+      <c r="D263" t="s">
+        <v>549</v>
+      </c>
+      <c r="E263" t="s">
+        <v>550</v>
+      </c>
+      <c r="F263" t="s">
+        <v>863</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H263" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>960</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>961</v>
+      </c>
+      <c r="D264" t="s">
+        <v>549</v>
+      </c>
+      <c r="E264" t="s">
+        <v>550</v>
+      </c>
+      <c r="F264" t="s">
+        <v>962</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H264" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>965</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>966</v>
+      </c>
+      <c r="D265" t="s">
+        <v>549</v>
+      </c>
+      <c r="E265" t="s">
+        <v>550</v>
+      </c>
+      <c r="F265" t="s">
+        <v>962</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H265" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>969</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>970</v>
+      </c>
+      <c r="D266" t="s">
+        <v>549</v>
+      </c>
+      <c r="E266" t="s">
+        <v>550</v>
+      </c>
+      <c r="F266" t="s">
+        <v>609</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H266" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>973</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>974</v>
+      </c>
+      <c r="D267" t="s">
+        <v>549</v>
+      </c>
+      <c r="E267" t="s">
+        <v>550</v>
+      </c>
+      <c r="F267" t="s">
+        <v>609</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H267" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>976</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>977</v>
+      </c>
+      <c r="D268" t="s">
+        <v>549</v>
+      </c>
+      <c r="E268" t="s">
+        <v>550</v>
+      </c>
+      <c r="F268" t="s">
+        <v>609</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H268" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>980</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>981</v>
+      </c>
+      <c r="D269" t="s">
+        <v>549</v>
+      </c>
+      <c r="E269" t="s">
+        <v>550</v>
+      </c>
+      <c r="F269" t="s">
+        <v>609</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H269" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>984</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>985</v>
+      </c>
+      <c r="D270" t="s">
+        <v>549</v>
+      </c>
+      <c r="E270" t="s">
+        <v>550</v>
+      </c>
+      <c r="F270" t="s">
+        <v>609</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H270" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>988</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>989</v>
+      </c>
+      <c r="D271" t="s">
+        <v>549</v>
+      </c>
+      <c r="E271" t="s">
+        <v>550</v>
+      </c>
+      <c r="F271" t="s">
+        <v>683</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H271" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>992</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>993</v>
+      </c>
+      <c r="D272" t="s">
+        <v>549</v>
+      </c>
+      <c r="E272" t="s">
+        <v>550</v>
+      </c>
+      <c r="F272" t="s">
+        <v>666</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H272" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>996</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>997</v>
+      </c>
+      <c r="D273" t="s">
+        <v>549</v>
+      </c>
+      <c r="E273" t="s">
+        <v>550</v>
+      </c>
+      <c r="F273" t="s">
+        <v>666</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H273" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D274" t="s">
+        <v>549</v>
+      </c>
+      <c r="E274" t="s">
+        <v>550</v>
+      </c>
+      <c r="F274" t="s">
+        <v>666</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D275" t="s">
+        <v>549</v>
+      </c>
+      <c r="E275" t="s">
+        <v>550</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H275" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D276" t="s">
+        <v>549</v>
+      </c>
+      <c r="E276" t="s">
+        <v>550</v>
+      </c>
+      <c r="F276" t="s">
+        <v>666</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H276" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D277" t="s">
+        <v>549</v>
+      </c>
+      <c r="E277" t="s">
+        <v>550</v>
+      </c>
+      <c r="F277" t="s">
+        <v>596</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H277" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D278" t="s">
+        <v>549</v>
+      </c>
+      <c r="E278" t="s">
+        <v>550</v>
+      </c>
+      <c r="F278" t="s">
+        <v>609</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D279" t="s">
+        <v>549</v>
+      </c>
+      <c r="E279" t="s">
+        <v>550</v>
+      </c>
+      <c r="F279" t="s">
+        <v>609</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H279" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D280" t="s">
+        <v>549</v>
+      </c>
+      <c r="E280" t="s">
+        <v>550</v>
+      </c>
+      <c r="F280" t="s">
+        <v>609</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H280" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D281" t="s">
+        <v>549</v>
+      </c>
+      <c r="E281" t="s">
+        <v>550</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D282" t="s">
+        <v>549</v>
+      </c>
+      <c r="E282" t="s">
+        <v>550</v>
+      </c>
+      <c r="F282" t="s">
+        <v>596</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D283" t="s">
+        <v>549</v>
+      </c>
+      <c r="E283" t="s">
+        <v>550</v>
+      </c>
+      <c r="F283" t="s">
+        <v>596</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D284" t="s">
+        <v>549</v>
+      </c>
+      <c r="E284" t="s">
+        <v>550</v>
+      </c>
+      <c r="F284" t="s">
+        <v>596</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D285" t="s">
+        <v>549</v>
+      </c>
+      <c r="E285" t="s">
+        <v>550</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D286" t="s">
+        <v>549</v>
+      </c>
+      <c r="E286" t="s">
+        <v>550</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D287" t="s">
+        <v>549</v>
+      </c>
+      <c r="E287" t="s">
+        <v>550</v>
+      </c>
+      <c r="F287" t="s">
+        <v>596</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D288" t="s">
+        <v>549</v>
+      </c>
+      <c r="E288" t="s">
+        <v>550</v>
+      </c>
+      <c r="F288" t="s">
+        <v>683</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D289" t="s">
+        <v>549</v>
+      </c>
+      <c r="E289" t="s">
+        <v>550</v>
+      </c>
+      <c r="F289" t="s">
+        <v>683</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D290" t="s">
+        <v>549</v>
+      </c>
+      <c r="E290" t="s">
+        <v>550</v>
+      </c>
+      <c r="F290" t="s">
+        <v>912</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D291" t="s">
+        <v>549</v>
+      </c>
+      <c r="E291" t="s">
+        <v>550</v>
+      </c>
+      <c r="F291" t="s">
+        <v>912</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D292" t="s">
+        <v>549</v>
+      </c>
+      <c r="E292" t="s">
+        <v>550</v>
+      </c>
+      <c r="F292" t="s">
+        <v>962</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D293" t="s">
+        <v>549</v>
+      </c>
+      <c r="E293" t="s">
+        <v>550</v>
+      </c>
+      <c r="F293" t="s">
+        <v>596</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D294" t="s">
+        <v>549</v>
+      </c>
+      <c r="E294" t="s">
+        <v>550</v>
+      </c>
+      <c r="F294" t="s">
+        <v>596</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D295" t="s">
+        <v>549</v>
+      </c>
+      <c r="E295" t="s">
+        <v>550</v>
+      </c>
+      <c r="F295" t="s">
+        <v>962</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D296" t="s">
+        <v>549</v>
+      </c>
+      <c r="E296" t="s">
+        <v>550</v>
+      </c>
+      <c r="F296" t="s">
+        <v>596</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D297" t="s">
+        <v>549</v>
+      </c>
+      <c r="E297" t="s">
+        <v>550</v>
+      </c>
+      <c r="F297" t="s">
+        <v>596</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D298" t="s">
+        <v>549</v>
+      </c>
+      <c r="E298" t="s">
+        <v>550</v>
+      </c>
+      <c r="F298" t="s">
+        <v>666</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D299" t="s">
+        <v>549</v>
+      </c>
+      <c r="E299" t="s">
+        <v>550</v>
+      </c>
+      <c r="F299" t="s">
+        <v>666</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D300" t="s">
+        <v>549</v>
+      </c>
+      <c r="E300" t="s">
+        <v>550</v>
+      </c>
+      <c r="F300" t="s">
+        <v>666</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D301" t="s">
+        <v>549</v>
+      </c>
+      <c r="E301" t="s">
+        <v>550</v>
+      </c>
+      <c r="F301" t="s">
+        <v>863</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D302" t="s">
+        <v>549</v>
+      </c>
+      <c r="E302" t="s">
+        <v>550</v>
+      </c>
+      <c r="F302" t="s">
+        <v>962</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D303" t="s">
+        <v>549</v>
+      </c>
+      <c r="E303" t="s">
+        <v>550</v>
+      </c>
+      <c r="F303" t="s">
+        <v>962</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D304" t="s">
+        <v>549</v>
+      </c>
+      <c r="E304" t="s">
+        <v>550</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D305" t="s">
+        <v>549</v>
+      </c>
+      <c r="E305" t="s">
+        <v>550</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D306" t="s">
+        <v>549</v>
+      </c>
+      <c r="E306" t="s">
+        <v>550</v>
+      </c>
+      <c r="F306" t="s">
+        <v>596</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D307" t="s">
+        <v>549</v>
+      </c>
+      <c r="E307" t="s">
+        <v>550</v>
+      </c>
+      <c r="F307" t="s">
+        <v>596</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D308" t="s">
+        <v>549</v>
+      </c>
+      <c r="E308" t="s">
+        <v>550</v>
+      </c>
+      <c r="F308" t="s">
+        <v>596</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D309" t="s">
+        <v>549</v>
+      </c>
+      <c r="E309" t="s">
+        <v>550</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D310" t="s">
+        <v>549</v>
+      </c>
+      <c r="E310" t="s">
+        <v>550</v>
+      </c>
+      <c r="F310" t="s">
+        <v>596</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D311" t="s">
+        <v>549</v>
+      </c>
+      <c r="E311" t="s">
+        <v>550</v>
+      </c>
+      <c r="F311" t="s">
+        <v>863</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>199</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>193</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F313" t="s">
+        <v>962</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>199</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>207</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F315" t="s">
+        <v>917</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>212</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F316" t="s">
+        <v>666</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>216</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F317" t="s">
+        <v>863</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>220</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>224</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F319" t="s">
+        <v>683</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>228</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F320" t="s">
+        <v>912</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>232</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F321" t="s">
+        <v>596</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>236</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F322" t="s">
+        <v>208</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>240</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F323" t="s">
+        <v>609</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>193</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F324" t="s">
+        <v>596</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>199</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F325" t="s">
+        <v>208</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>203</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F326" t="s">
+        <v>609</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>207</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>212</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>216</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F329" t="s">
+        <v>609</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>220</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F330" t="s">
+        <v>917</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>224</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F331" t="s">
+        <v>917</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>228</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F332" t="s">
+        <v>917</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>232</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F333" t="s">
+        <v>596</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>236</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>240</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F335" t="s">
+        <v>208</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>244</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>248</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F337" t="s">
+        <v>962</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>252</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F338" t="s">
+        <v>962</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>256</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F339" t="s">
+        <v>917</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>260</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F340" t="s">
+        <v>208</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>316</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F341" t="s">
+        <v>208</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>320</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F342" t="s">
+        <v>208</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>324</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>328</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>613</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F345" t="s">
+        <v>666</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>193</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>199</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>203</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>207</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1242</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6310,50 +12855,235 @@
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>