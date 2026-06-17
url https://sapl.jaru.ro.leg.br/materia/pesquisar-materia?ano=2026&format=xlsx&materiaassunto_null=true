--- v1 (2026-06-15)
+++ v2 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2626" uniqueCount="1243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2748" uniqueCount="1296">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -590,50 +590,86 @@
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2176/pl_4757.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 4.757, de 03 de junho de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional especial. Crédito no valor de R$ 6.393,38 (seis mil, trezentos e noventa e três reais e trinta e oito centavos). Destina-se a custear despesas com indenizações e restituições com a finalidade de viabilizar a devolução ao Fundo Nacional de Assistência Social.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2178/pl_4758.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 4.758, de 03 de junho de 2026, de autoria do Poder Executivo, que Dispõe sobre a criação e a denominação oficial das unidades escolares da rede municipal de ensino de Jaru/RO e altera o art. 37 da Lei Municipal nº 1.036, de 20 de junho de 2007.</t>
   </si>
   <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>4759</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2583/projeto_de_lei-4759.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.759, de 05 de junho de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 74.742,43 (setenta e quatro mil, setecentos e quarenta e dois reais e quarenta e três centavos). Visa acobertar despesas com aquisição de equipamentos e materiais permanentes, tais como impressoras, computadores e projetor multimídia.</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>4760</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2584/projeto_de_lei-4760_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.760, de 05 de junho de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 663.581,92 (seiscentos e sessenta e três mil, quinhentos e oitenta e um reais e noventa e dois centavos). Visa acobertar despesas com folha de pagamento de servidores da Prefeitura Municipal de Jaru.</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>4761</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2587/projeto_de_lei-4761_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 4.761, de 09 de junho de 2026, de autoria do Poder Executivo, que Autoriza o Poder Executivo abrir no orçamento vigente crédito adicional suplementar. Crédito no valor de R$ 3.000.000,00 (três milhões de reais). Tem como finalidade acobertar despesas com aquisição de materiais de consumo, como combustíveis, medicamentos, alimentos, materiais de limpeza, entre outros. O recurso também será destinado ao custeio de outros serviços de terceiros - Pessoa Jurídica, referentes aos contratos como energia, laboratórios, entre outros serviços necessários para o funcionamento da Atenção Especializada.</t>
+  </si>
+  <si>
     <t>1245</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/cmj_ata-01_organized.pdf</t>
   </si>
   <si>
     <t>ATA 1ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/cmj_ata-02_organized.pdf</t>
@@ -1008,50 +1044,62 @@
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2157/cmj_ata-20_compressed_basic.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2186/cmj_ata-21_compressed_basic.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2607/cmj_ata-22_compressed_basic.pdf</t>
+  </si>
+  <si>
+    <t>Ata 22ª sessão extraordinária</t>
+  </si>
+  <si>
     <t>1330</t>
   </si>
   <si>
     <t>LPSO</t>
   </si>
   <si>
     <t>Lista de Presença da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/lista_de_presenca_da_1a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 1ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/lista_de_presenca_da_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1332</t>
@@ -1167,50 +1215,59 @@
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2121/lista_de_presenca_da_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>15ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2164/camscanner_02-06-2026_10.38.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 16ª sessão ordinária.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2166/camscanner_09-06-2026_08.48.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 17ª sessão ordinária.</t>
   </si>
   <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2554/camscanner_16-06-2026_09.27.pdf</t>
+  </si>
+  <si>
+    <t>18ª SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
     <t>1129</t>
   </si>
   <si>
     <t>LPSE</t>
   </si>
   <si>
     <t>Lista de Presença da Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1129/lista_de_presenca_1a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 1ª sessão extraordinária.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/lista_de_presenca_da_2a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 2ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1335</t>
@@ -1350,50 +1407,59 @@
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2122/lista_de_presenca_da_19a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Lista de Presença da 19ª sessão extraordinária.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2165/camscanner_02-06-2026_10.40_1.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 20ª sessão extraordinária.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2167/camscanner_09-06-2026_08.50.pdf</t>
   </si>
   <si>
     <t>Lista de presença da 21ª sessão extraordinária.</t>
   </si>
   <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2559/camscanner_16-06-2026_09.30_2.pdf</t>
+  </si>
+  <si>
+    <t>22ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
     <t>1340</t>
   </si>
   <si>
     <t>ODO</t>
   </si>
   <si>
     <t>Ordem do Dia da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/cmj_ordem_do_dia-01.pdf</t>
   </si>
   <si>
     <t>Ordem do dia da 1ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/cmj_ordem_do_dia-02.pdf</t>
   </si>
   <si>
     <t>Ordem do dia da 2ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1350</t>
@@ -1852,53 +1918,50 @@
     <t>Indicação nº 19, de autoria do Vereador Rafael Lopes: Indica ao Excelentíssimo Senhor Prefeito Municipal junto à secretaria competente, a solicitação de envio de Projeto de Lei nos termos do Anteprojeto nº 002/2026 Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Jaru, em doação de sangue e de medula óssea.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/cmj_indicacao-33_2.pdf</t>
   </si>
   <si>
     <t>Indicação nº 20, de autoria do Vereador Rafael Lopes: Indica ao Excelentíssimo Senhor Prefeito Municipal junto à secretaria competente, a solicitação de envio de Projeto de Lei nos termos do Anteprojeto nº 001/2026 que Institui o Programa de Incentivo à Cidadania Ativa, no município de Jaru, autorizando a concessão de recompensa por denúncia que permita a identificação e responsabilização de autores de infrações contra o meio ambiente, o patrimônio público e a ordem pública.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Sthella Almeida</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/cmj_indicacao-1_sthella_almeida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 21, de autoria da Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a pavimentação asfáltica da Rua Cristóvão Colombo, entre a Rua Santos Dumont e a Rua 13 de Maio, no Setor Jardim dos Estados.</t>
   </si>
   <si>
     <t>1389</t>
-  </si>
-[...1 lines deleted...]
-    <t>22</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/cmj_indicacao-1_sthella_almeida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 22, de autoria da Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a pavimentação asfáltica da Rua 19 de Novembro, entre a Rua 13 de Maio e a Rua Santos Dumont, no Jardim dos Estados.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/cmj_indicacao-1_sthella_almeida.pdf</t>
   </si>
   <si>
     <t>Indicação nº 23, de autoria da Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a pavimentação asfáltica da Rua 25 de Março, no Setor 08.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>24</t>
   </si>
@@ -3464,50 +3527,121 @@
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2183/cmj_indicacao-31_organized.pdf</t>
   </si>
   <si>
     <t>Indicação nº 166, de autoria do Vereador Rafael Lopes:  Indica ao Chefe do Poder Executivo, a construção de uma quadra de vôlei no Distrito de Tarilândia, a pedido do morador Renan.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2184/cmj_indicacao-6_6_organized.pdf</t>
   </si>
   <si>
     <t>Indicação nº 167, de autoria do Vereador João Paulo:  Indica ao Excelentíssimo Senhor Prefeito Municipal, que promova a adequação dos vencimentos básicos dos servidores públicos municipais estatutários, garantindo que nenhum servidor do quadro efetivo do Município possua salário-base inferior a R$ 1.621,00, correspondente ao salário mínimo nacional vigente.</t>
   </si>
   <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>Indicação nº 168, de autoria do Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo, _x000D_
+ a execução de obra de asfaltamento na Rua Sebastião Cabral de Souza, entre a Rua João Batista e a Rua Afonso José, localizada no Setor 04, a pedido da moradora Ramila Ramos.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2535/cmj_indicacao-33_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 169, de autoria do Vereador Rafael Lopes: Indica ao Chefe do Poder Executivo, _x000D_
+ a  execução de obra de asfaltamento na Rua Manoel Ribeiro Mendes, entre a Rua Paraná e a Rua João Batista, localizada no Setor 04, a pedido do morador Romenigue.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2536/cmj_indicacao-7_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 170, de autoria do Vereador João Paulo: Indica ao Excelentíssimo Senhor Prefeito Municipal de Jaru, que determine a realização de estudos técnicos e administrativos visando à implantação do horário corrido nas Secretarias Municipais e demais órgãos da Administração Pública Municipal, com expediente das 07h30 às 13h30, de segunda a sexta-feira, incluindo os servidores que desempenham atividades administrativas e de atendimento ao público, resguardadas apenas as exceções relativas aos serviços essenciais que, por sua natureza, exijam regime de funcionamento diferenciado.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2537/cmj_indicacao-7_1_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 171, de autoria do Vereador João Paulo: Indica ao Excelentíssimo Senhor Prefeito Municipal de Jaru, a realização de obra de pavimentação asfáltica na Rua Ermano dos Santos, no trecho compreendido entre a Rua Marechal Rondon e a Rua Afonso José, atendendo solicitação do morador Cristiano e demais moradores da localidade.</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2538/cmj_indicacao-7_2_organized.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 172, de autoria do Vereador Chiquinho do Cacau: Indica ao Excelentíssimo Senhor Prefeito Municipal de Jaru, providencia quanto a necessidade urgente, da contratação de empresa especializada em engenharia de tráfego, com a finalidade de realizar estudos técnicos e propor medidas para amenizar e prevenir os altos índices de acidentes de trânsito no município de Jaru.</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2539/cmj_indicacao-20_1_organized_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 173, de autoria da Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Executivo que sejam adotadas as providências necessárias para retomar o Programa de Apoio às Micro e Pequenas Empresas (PROAMPE) em nosso município, com o objetivo de fomentar a economia local, incentivar o empreendedorismo e promover a geração de emprego e renda.</t>
+  </si>
+  <si>
     <t>1609</t>
   </si>
   <si>
     <t>APCE</t>
   </si>
   <si>
     <t>Atos que apreciam as contas do Executivo</t>
   </si>
   <si>
     <t>Informamos que, até o presente momento, a prestação de contas referente ao exercício de 2025 ainda não foi julgada pelo Tribunal de Contas.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>ALP</t>
   </si>
   <si>
     <t>Atividades Legislativas dos Parlamentares</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2031/atividades_parlamentares_-_mestre_cafe.pdf</t>
   </si>
   <si>
     <t>Atividades parlamentares.</t>
@@ -3705,50 +3839,77 @@
     <t>2146</t>
   </si>
   <si>
     <t>Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo a Manutenção da rua 1 de maio no setor 6, a pedido da moradora Janiele.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Vereador Chiquinho do Cacau: Indica ao Chefe do Poder Executivo que seja feita a manutenção das lâmpadas do Estádio Leal Chapelão.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>Celiandro Marrom</t>
   </si>
   <si>
     <t>Vereador Celiandro Marrom: Indica ao Chefe do Poder Executivo a regularização Fundiária Urbana (REURB), no Jardim Novo Estado, incluindo-se (Residencial Orlandine) PARA QUE A ESCRITURA DOS IMÓVEIS SEJAM TOTALMENTE GRATUITAS.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo que seja feito um redutor de velocidade em frente a creche no setor 8, na rua Margareth Alves, solicita ainda que o Executivo possa cobrar a Energisa a extensão da rede baixa.</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>Vereador Mestre Café: Indica ao Poder Executivo, que seja feita a pavimentação asfáltica em todas as ruas  do Bairro Cruzeiro do Sul.</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>Vereadora Sol de Verão: Indica ao Poder Executivo, que seja feito acesso viário entre a Av. Minas gerais para o retorno da Av. JK, visando proporcionar mais segurança e melhor fluidez ao trânsito local.</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>Josemar da Trinta e Quatro</t>
+  </si>
+  <si>
+    <t>Vereador Josemar da 34: Indica ao Poder Executivo, que seja feita a instalação de um telão impostômetro para que seja divulgado o valor que o município arrecada e quanto gastou.</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>Vereador Schimiti Patroleiro: Indica ao Poder Executivo, que seja feita uma pista de caminhada na rua Rio de Janeiro, no setor 07.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Votações nominais</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2090/cmj_ata-01.pdf</t>
   </si>
   <si>
     <t>ATA DA 01 ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2091/cmj_ata-03_organized.pdf</t>
   </si>
   <si>
     <t>ATA DA 03 ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
   </si>
@@ -4094,66 +4255,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1130/projeto_de_lei-4546.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/projeto_de_lei-4547.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/projeto_de_lei-4549_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/projeto_de_lei-4550.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/projeto_de_lei-4551.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/projeto_de_lei-4552.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/pl_4664_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/pl_4665.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_lei-4680.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/projeto_de_lei-4683.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/projeto_de_lei-4684.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/projeto_de_lei-4685.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/projeto_de_lei-4691.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei-4703.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei-4704.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei-4705.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_de_lei-4706.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/projeto_de_lei-4707.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei-4708.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei-4709.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei-4710.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/projeto_de_lei-4724.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei-4725.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei-4726.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei-4727.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_lei-4728.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_lei-4729.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2098/projeto_de_lei-4731.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2130/pl_4733.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2135/pl_4740.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2136/pl_4741.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2137/pl_4743.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2155/pl_4744.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2156/pl_4745.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2168/pl_4748.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2172/pl_4749.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2169/pl_4750.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2170/pl_4751.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2173/pl_4752.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2174/pl_4753.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2171/pl_4754.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2175/pl_4755.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2177/pl_4756.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2176/pl_4757.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2178/pl_4758.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/cmj_ata-01_organized.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/cmj_ata-02_organized.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/cmj_ata-4_4.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/cmj_ata-5_4.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/cmj_ata-6_5.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/cmj_ata-07_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/cmj_ata-08_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/cmj_ata-9_8.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/cmj_ata-10_5.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1527/cmj_ata-11_1_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/cmj_ata-12.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2057/cmj_ata-13.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2109/cmj_ata-14.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2139/cmj_ata-15.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2159/cmj_ata-16_2_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2185/cmj_ata-17_1_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1127/cmj_ata-01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/cmj_ata-02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1249/cmj_ata-04_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/cmj_ata-05_organized.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/cmj_ata-6_4.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/cmj_ata-7_5.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/cmj_ata-8_4.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/cmj_ata-9_7.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/cmj_ata-10_4.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/cmj_ata-11_6.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/cmj_ata-12_5.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/cmj_ata-13_3.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/cmj_ata-14_3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/cmj_ata-15_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/cmj_ata-16.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2058/cmj_ata-17.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2110/cmj_ata-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2129/cmj_ata-19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2157/cmj_ata-20_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2186/cmj_ata-21_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/lista_de_presenca_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/lista_de_presenca_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/lista_de_presenca_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/lista_de_presenca_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/camscanner_10-03-2026_10.22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/camscanner_17-03-2026_11.32.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/camscanner_24-03-2026_12.57_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/camscanner_01-04-2026_08.54.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/camscanner_06-04-2026_11.46.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/camscanner_14-04-2026_08.05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1525/camscanner_28-04-2026_08.53.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/camscanner_05-05-2026_09.41.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2055/whatsapp_scan_2026-05-12_at_09.39.49.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2100/camscanner_19-05-2026_10.13.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2121/lista_de_presenca_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2164/camscanner_02-06-2026_10.38.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2166/camscanner_09-06-2026_08.48.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1129/lista_de_presenca_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/lista_de_presenca_da_2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/lista_de_presenca_da_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/lista_de_presenca_da_4a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/lista_de_presenca_da_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/lista_de_presenca_da_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/lista_de_presenca_da_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/camscanner_10-03-2026_10.23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/camscanner_17-03-2026_11.33.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/camscanner_24-03-2026_12.59__-_10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/camscanner_01-04-2026_08.53.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/camscanner_06-04-2026_11.51.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/camscanner_14-04-2026_08.06.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/camscanner_17-04-2026_10.45_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1526/camscanner_28-04-2026_08.55.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2056/whatsapp_scan_2026-05-12_at_09.40.00.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2104/camscanner_19-05-2026_10.25_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2122/lista_de_presenca_da_19a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2165/camscanner_02-06-2026_10.40_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2167/camscanner_09-06-2026_08.50.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/cmj_ordem_do_dia-01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/cmj_ordem_do_dia-02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/cmj_ordem_do_dia-5_4.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/cmj_ordem_do_dia-6_3.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/cmj_ordem_do_dia-7_3.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/cmj_ordem_do_dia-8_5.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/cmj_ordem_do_dia-9_5.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/cmj_ordem_do_dia-10_6.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/cmj_ordem_do_dia-11.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/cmj_ordem_do_dia-12.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2060/cmj_ordem_do_dia-13.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2107/ordem_do_dia_14.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2147/cmj_ordem_do_dia-15_3.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2160/cmj_ordem_do_dia-16_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2163/cmj_ordem_do_dia-17_1_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1128/cmj_ordem_do_dia-1_4.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/cmj_ordem_do_dia-2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/cmj_ordem_do_dia-3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/cmj_ordem_do_dia-4.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/cmj_ordem_do_dia-5.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/cmj_ordem_do_dia-8_3.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/cmj_ordem_do_dia-9_4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/cmj_ordem_do_dia-10_4.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/cmj_ordem_do_dia-11_9.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/cmj_ordem_do_dia-12_5.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/cmj_ordem_do_dia-13_4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/14a_ses_extraordinaria_-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/cmj_ordem_do_dia-15.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/cmj_ordem_do_dia-15_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2061/cmj_ordem_do_dia-17.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2108/cmj_ordem_do_dia-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2161/cmj_ordem_do_dia-19_1_compressed_basic_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2162/cmj_ordem_do_dia-20_1_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2187/cmj_ordem_do_dia-21_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/cmj_indicacao-1_5.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/cmj_indicacao-1_7.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1385/cmj_indicacao-2_10.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/cmj_indicacao-3_7.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/cmj_indicacao-33_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/cmj_indicacao-francisco.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/cmj_indicacao-5_tatiane_-_auxiliares_de_creche.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/01-cmj_indicacao-6_tatiane_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/cmj_indicacao-7__tatiane_tv_hospital_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/cmj_indicacao-4_4_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/cmj_indicacao-8__rafael.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/cmj_indicacao-2_ademar.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/cmj_indicacao-3_francisco_e_orlando.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/cmj_indicacao-8__tatiane.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/cmj_indicacao-9_rafael.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/cmj_indicacao-5_silvio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/cmj_indicacao-7_suhelen.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/cmj_indicacao-10_rafael_-_rua_goias.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/cmj_indicacao-17_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/cmj_indicacao-8_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/cmj_indicacao-8_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/cmj_indicacao-5_1_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/cmj_indicacao-17_2_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/cmj_indicacao-10_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/cmj_indicacao-10_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/cmj_indicacao-1_organized.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/cmj_indicacao-2_organized.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1542/cmj_indicacao-12_organized.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/cmj_indicacao-1_1_organized.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/cmj_indicacao-1_2_organized.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/cmj_indicacao-12_1_organized.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/cmj_indicacao-7_organized.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/cmj_indicacao-13_1_organized.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/cmj_indicacao-13_1_organized.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/cmj_indicacao-15_organized.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/cmj_indicacao-16_organized.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/cmj_indicacao-3_organized.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/cmj_indicacao-3_1_organized.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/cmj_indicacao-3_1_organized.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1592/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/cmj_indicacao-17_organized.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1601/cmj_indicacao-5_organized.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1603/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/cmj_indicacao-17_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cmj_indicacao-18.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2067/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2068/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2069/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2070/cmj_indicacao-2_1_organized.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2071/cmj_indicacao-3_2_organized.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2072/cmj_indicacao-4_organized.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2073/cmj_indicacao-18_organized.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2074/cmj_indicacao-19_organized.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2099/cmj_indicacao-2_2_organized.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2101/cmj_indicacao-3_3_organized.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2102/cmj_indicacao-4_1_organized.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2103/cmj_indicacao-23_organized.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2105/cmj_indicacao-24_1_organized.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2106/cmj_indicacao-5_1_organized.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2124/cmj_indicacao-26_organized.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2125/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2126/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2127/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2128/cmj_indicacao-5_2_organized.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2148/cmj_indicacao-6_4_organized.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2149/cmj_indicacao-6_4_organized.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2150/cmj_indicacao-6_5_organized.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2151/cmj_indicacao-6_5_organized.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2152/cmj_indicacao-27_organized.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2153/cmj_indicacao-28_organized_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2154/cmj_indicacao-29_organized.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2182/cmj_indicacao-30_organized.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2183/cmj_indicacao-31_organized.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2184/cmj_indicacao-6_6_organized.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2031/atividades_parlamentares_-_mestre_cafe.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/90c5dbd7_370_-_2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/cmj_comunicacao_interna-1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/cmj_comunicacao_interna_-_schimiti.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/cmj_comunicacao_interna-2-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/cmj_comunicacao_interna-_chiquinho_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/cmj_oficio_gabinete_vereadora_suhelen_fernanda.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2049/cmj_comunicacao_interna-_orlando.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2059/atividades_parlamentares_-rafael_lopes.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2113/atividades_parlamentares_2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2158/cmj_comunicacao_interna-1_2.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2090/cmj_ata-01.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2091/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2092/cmj_ata-04_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2093/cmj_ata-14_3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1130/projeto_de_lei-4546.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1179/projeto_de_lei-4547.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1180/projeto_de_lei-4549_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1181/projeto_de_lei-4550.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1183/projeto_de_lei-4551.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1184/projeto_de_lei-4552.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1286/pl_4664_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1287/pl_4665.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1358/projeto_de_lei-4680.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1379/projeto_de_lei-4683.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1380/projeto_de_lei-4684.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1381/projeto_de_lei-4685.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/projeto_de_lei-4691.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei-4703.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei-4704.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_de_lei-4705.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_de_lei-4706.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1485/projeto_de_lei-4707.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei-4708.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei-4709.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei-4710.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/projeto_de_lei-4724.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/projeto_de_lei-4725.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2094/projeto_de_lei-4726.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2095/projeto_de_lei-4727.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_lei-4728.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_lei-4729.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2098/projeto_de_lei-4731.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2130/pl_4733.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2135/pl_4740.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2136/pl_4741.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2137/pl_4743.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2155/pl_4744.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2156/pl_4745.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2168/pl_4748.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2172/pl_4749.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2169/pl_4750.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2170/pl_4751.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2173/pl_4752.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2174/pl_4753.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2171/pl_4754.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2175/pl_4755.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2177/pl_4756.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2176/pl_4757.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2178/pl_4758.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2583/projeto_de_lei-4759.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2584/projeto_de_lei-4760_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2587/projeto_de_lei-4761_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1245/cmj_ata-01_organized.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1246/cmj_ata-02_organized.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1247/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1348/cmj_ata-4_4.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1354/cmj_ata-5_4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1375/cmj_ata-6_5.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/cmj_ata-07_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/cmj_ata-08_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1459/cmj_ata-9_8.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1489/cmj_ata-10_5.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1527/cmj_ata-11_1_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1745/cmj_ata-12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2057/cmj_ata-13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2109/cmj_ata-14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2139/cmj_ata-15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2159/cmj_ata-16_2_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2185/cmj_ata-17_1_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1127/cmj_ata-01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1182/cmj_ata-02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1248/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1249/cmj_ata-04_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1250/cmj_ata-05_organized.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1346/cmj_ata-6_4.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1347/cmj_ata-7_5.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1351/cmj_ata-8_4.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1376/cmj_ata-9_7.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1461/cmj_ata-10_4.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/cmj_ata-11_6.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1460/cmj_ata-12_5.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1490/cmj_ata-13_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1497/cmj_ata-14_3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1528/cmj_ata-15_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1761/cmj_ata-16.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2058/cmj_ata-17.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2110/cmj_ata-18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2129/cmj_ata-19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2157/cmj_ata-20_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2186/cmj_ata-21_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2607/cmj_ata-22_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1330/lista_de_presenca_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1331/lista_de_presenca_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1332/lista_de_presenca_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1333/lista_de_presenca_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1352/camscanner_10-03-2026_10.22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1373/camscanner_17-03-2026_11.32.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/camscanner_24-03-2026_12.57_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/camscanner_01-04-2026_08.54.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/camscanner_06-04-2026_11.46.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1493/camscanner_14-04-2026_08.05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1525/camscanner_28-04-2026_08.53.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1751/camscanner_05-05-2026_09.41.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2055/whatsapp_scan_2026-05-12_at_09.39.49.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2100/camscanner_19-05-2026_10.13.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2121/lista_de_presenca_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2164/camscanner_02-06-2026_10.38.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2166/camscanner_09-06-2026_08.48.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2554/camscanner_16-06-2026_09.27.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1129/lista_de_presenca_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1334/lista_de_presenca_da_2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1335/lista_de_presenca_da_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1336/lista_de_presenca_da_4a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1337/lista_de_presenca_da_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1338/lista_de_presenca_da_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1339/lista_de_presenca_da_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1353/camscanner_10-03-2026_10.23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1374/camscanner_17-03-2026_11.33.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/camscanner_24-03-2026_12.59__-_10.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/camscanner_01-04-2026_08.53.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/camscanner_06-04-2026_11.51.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1494/camscanner_14-04-2026_08.06.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1495/camscanner_17-04-2026_10.45_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1526/camscanner_28-04-2026_08.55.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2056/whatsapp_scan_2026-05-12_at_09.40.00.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2104/camscanner_19-05-2026_10.25_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2122/lista_de_presenca_da_19a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2165/camscanner_02-06-2026_10.40_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2167/camscanner_09-06-2026_08.50.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2559/camscanner_16-06-2026_09.30_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1340/cmj_ordem_do_dia-01.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1341/cmj_ordem_do_dia-02.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1350/cmj_ordem_do_dia-5_4.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1377/cmj_ordem_do_dia-6_3.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/cmj_ordem_do_dia-7_3.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/cmj_ordem_do_dia-8_5.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/cmj_ordem_do_dia-9_5.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1491/cmj_ordem_do_dia-10_6.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1523/cmj_ordem_do_dia-11.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1746/cmj_ordem_do_dia-12.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2060/cmj_ordem_do_dia-13.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2107/ordem_do_dia_14.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2147/cmj_ordem_do_dia-15_3.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2160/cmj_ordem_do_dia-16_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2163/cmj_ordem_do_dia-17_1_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1128/cmj_ordem_do_dia-1_4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1342/cmj_ordem_do_dia-2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1343/cmj_ordem_do_dia-3.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1344/cmj_ordem_do_dia-4.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1345/cmj_ordem_do_dia-5.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1349/cmj_ordem_do_dia-8_3.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1378/cmj_ordem_do_dia-9_4.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/cmj_ordem_do_dia-10_4.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1463/cmj_ordem_do_dia-11_9.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/cmj_ordem_do_dia-12_5.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1492/cmj_ordem_do_dia-13_4.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1496/14a_ses_extraordinaria_-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1524/cmj_ordem_do_dia-15.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/cmj_ordem_do_dia-15_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2061/cmj_ordem_do_dia-17.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2108/cmj_ordem_do_dia-18.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2161/cmj_ordem_do_dia-19_1_compressed_basic_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2162/cmj_ordem_do_dia-20_1_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2187/cmj_ordem_do_dia-21_compressed_basic.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1356/cmj_indicacao-1_5.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1361/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1362/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1363/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1364/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1365/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1366/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1367/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1368/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1369/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1370/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1371/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1372/cmj_indicacao-1_8.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1382/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1383/cmj_indicacao-2_9.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1384/cmj_indicacao-1_7.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1385/cmj_indicacao-2_10.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1386/cmj_indicacao-3_7.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1387/cmj_indicacao-33_2.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1388/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1389/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1390/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1391/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1392/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/cmj_indicacao-1_sthella_almeida.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/cmj_indicacao-2__tati.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/cmj_indicacao-3_8.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/cmj_indicacao-2_suhelen.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/cmj_indicacao-5_3.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/cmj_indicacao-francisco.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/cmj_indicacao-_presidente.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/cmj_indicacao-6_-_suhelen.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/cmj_indicacao-silvio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/cmj_indicacao-5_tatiane_-_auxiliares_de_creche.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/01-cmj_indicacao-6_tatiane_-_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/cmj_indicacao-7__tatiane_tv_hospital_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/cmj_indicacao-4_4_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/cmj_indicacao-8__rafael.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/cmj_indicacao-4_sthella.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/cmj_indicacao-2_ademar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/cmj_indicacao-3_francisco_e_orlando.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/cmj_indicacao-8__tatiane.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/cmj_indicacao-9_tatiane_-_manutencao_da_via.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/cmj_indicacao-9_rafael.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/cmj_indicacao-5_silvio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/cmj_indicacao-7_suhelen.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/cmj_indicacao-8_suhelen_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/cmj_indicacao-10_rafael_-_rua_goias.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1529/cmj_indicacao-17_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1530/cmj_indicacao-8_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1531/cmj_indicacao-8_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1532/cmj_indicacao-5_1_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1533/cmj_indicacao-17_2_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1534/cmj_indicacao-10_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1535/cmj_indicacao-10_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1537/cmj_indicacao-1_organized.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1538/cmj_indicacao-2_organized.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1542/cmj_indicacao-12_organized.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1545/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1546/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1547/cmj_indicacao-6_2_organized.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1566/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1569/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1571/cmj_indicacao-6_3_organized.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1573/cmj_indicacao-1_1_organized.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1574/cmj_indicacao-1_2_organized.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1576/cmj_indicacao-12_1_organized.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1578/cmj_indicacao-7_organized.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1579/cmj_indicacao-13_1_organized.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1580/cmj_indicacao-13_1_organized.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1584/cmj_indicacao-15_organized.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1585/cmj_indicacao-16_organized.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1586/cmj_indicacao-3_organized.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1587/cmj_indicacao-3_1_organized.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1588/cmj_indicacao-3_1_organized.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1589/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1591/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1592/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1593/cmj_indicacao-9_organized_1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1597/cmj_indicacao-17_organized.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1598/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1599/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1600/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1601/cmj_indicacao-5_organized.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1603/cmj_indicacao-8_organized.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1605/cmj_indicacao-17_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1606/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1607/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1608/cmj_indicacao-10_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cmj_indicacao-18.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2067/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2068/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2069/cmj_indicacao-20_organized.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2070/cmj_indicacao-2_1_organized.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2071/cmj_indicacao-3_2_organized.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2072/cmj_indicacao-4_organized.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2073/cmj_indicacao-18_organized.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2074/cmj_indicacao-19_organized.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2099/cmj_indicacao-2_2_organized.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2101/cmj_indicacao-3_3_organized.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2102/cmj_indicacao-4_1_organized.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2103/cmj_indicacao-23_organized.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2105/cmj_indicacao-24_1_organized.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2106/cmj_indicacao-5_1_organized.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2124/cmj_indicacao-26_organized.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2125/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2126/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2127/cmj_indicacao-9_1_organized.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2128/cmj_indicacao-5_2_organized.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2148/cmj_indicacao-6_4_organized.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2149/cmj_indicacao-6_4_organized.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2150/cmj_indicacao-6_5_organized.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2151/cmj_indicacao-6_5_organized.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2152/cmj_indicacao-27_organized.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2153/cmj_indicacao-28_organized_1.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2154/cmj_indicacao-29_organized.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2182/cmj_indicacao-30_organized.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2183/cmj_indicacao-31_organized.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2184/cmj_indicacao-6_6_organized.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2535/cmj_indicacao-33_organized.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2536/cmj_indicacao-7_1_organized.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2537/cmj_indicacao-7_1_organized.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2538/cmj_indicacao-7_2_organized.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2539/cmj_indicacao-20_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2031/atividades_parlamentares_-_mestre_cafe.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/90c5dbd7_370_-_2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/cmj_comunicacao_interna-1.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/cmj_comunicacao_interna_-_schimiti.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/cmj_comunicacao_interna-2-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/cmj_comunicacao_interna-_chiquinho_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/cmj_oficio_gabinete_vereadora_suhelen_fernanda.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2049/cmj_comunicacao_interna-_orlando.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2059/atividades_parlamentares_-rafael_lopes.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2113/atividades_parlamentares_2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2158/cmj_comunicacao_interna-1_2.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2090/cmj_ata-01.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2091/cmj_ata-03_organized.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2092/cmj_ata-04_1_organized_1.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2026/2093/cmj_ata-14_3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H349"/>
+  <dimension ref="A1:H365"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5264,7474 +5425,7872 @@
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H46" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>193</v>
       </c>
       <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="E47" t="s">
+      <c r="H47" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>196</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>201</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="H49" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>205</v>
+      </c>
+      <c r="D50" t="s">
         <v>206</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="E50" t="s">
         <v>207</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="F50" t="s">
+      <c r="G50" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>211</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>206</v>
+      </c>
+      <c r="E51" t="s">
+        <v>207</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D51" t="s">
-[...5 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>215</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>206</v>
+      </c>
+      <c r="E52" t="s">
+        <v>207</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>219</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>206</v>
+      </c>
+      <c r="E53" t="s">
+        <v>207</v>
+      </c>
+      <c r="F53" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H53" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>223</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E54" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H54" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>227</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>228</v>
       </c>
       <c r="D55" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E55" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H55" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>232</v>
       </c>
       <c r="D56" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E56" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H56" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>236</v>
       </c>
       <c r="D57" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E57" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>237</v>
       </c>
       <c r="H57" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>240</v>
       </c>
       <c r="D58" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E58" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H58" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>244</v>
       </c>
       <c r="D59" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E59" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H59" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>248</v>
       </c>
       <c r="D60" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E60" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H60" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>252</v>
       </c>
       <c r="D61" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E61" t="s">
-        <v>195</v>
+        <v>207</v>
+      </c>
+      <c r="F61" t="s">
+        <v>220</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H61" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>256</v>
       </c>
       <c r="D62" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E62" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H62" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>260</v>
       </c>
       <c r="D63" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E63" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>261</v>
       </c>
       <c r="H63" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>193</v>
+        <v>264</v>
       </c>
       <c r="D64" t="s">
-        <v>264</v>
+        <v>206</v>
       </c>
       <c r="E64" t="s">
+        <v>207</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>267</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>268</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>264</v>
+        <v>206</v>
       </c>
       <c r="E65" t="s">
-        <v>265</v>
+        <v>207</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H65" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="D66" t="s">
-        <v>264</v>
+        <v>206</v>
       </c>
       <c r="E66" t="s">
-        <v>265</v>
+        <v>207</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E67" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>280</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>211</v>
+      </c>
+      <c r="D68" t="s">
+        <v>276</v>
+      </c>
+      <c r="E68" t="s">
         <v>277</v>
       </c>
-      <c r="B68" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G68" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D69" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E69" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>277</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D70" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E70" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>277</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="H70" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>224</v>
       </c>
       <c r="D71" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E71" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>228</v>
       </c>
       <c r="D72" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E72" t="s">
-        <v>265</v>
+        <v>277</v>
+      </c>
+      <c r="F72" t="s">
+        <v>220</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="H72" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>232</v>
       </c>
       <c r="D73" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E73" t="s">
-        <v>265</v>
+        <v>277</v>
+      </c>
+      <c r="F73" t="s">
+        <v>220</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="H73" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>236</v>
       </c>
       <c r="D74" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E74" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H74" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>240</v>
       </c>
       <c r="D75" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E75" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="H75" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>244</v>
       </c>
       <c r="D76" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E76" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>248</v>
       </c>
       <c r="D77" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E77" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H77" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>252</v>
       </c>
       <c r="D78" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E78" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="H78" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>256</v>
       </c>
       <c r="D79" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E79" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H79" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>260</v>
       </c>
       <c r="D80" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E80" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="H80" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>316</v>
+        <v>264</v>
       </c>
       <c r="D81" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E81" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="H81" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>320</v>
+        <v>268</v>
       </c>
       <c r="D82" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E82" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H82" t="s">
-        <v>322</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>324</v>
+        <v>272</v>
       </c>
       <c r="D83" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E83" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>325</v>
       </c>
       <c r="H83" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>327</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>328</v>
       </c>
       <c r="D84" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E84" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>329</v>
       </c>
       <c r="H84" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>331</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>193</v>
+        <v>332</v>
       </c>
       <c r="D85" t="s">
-        <v>332</v>
+        <v>276</v>
       </c>
       <c r="E85" t="s">
+        <v>277</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="G85" s="1" t="s">
+      <c r="H85" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>335</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>336</v>
       </c>
-      <c r="B86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>332</v>
+        <v>276</v>
       </c>
       <c r="E86" t="s">
-        <v>333</v>
+        <v>277</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>337</v>
       </c>
       <c r="H86" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>339</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>203</v>
+        <v>340</v>
       </c>
       <c r="D87" t="s">
-        <v>332</v>
+        <v>276</v>
       </c>
       <c r="E87" t="s">
-        <v>333</v>
+        <v>277</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H87" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>207</v>
+        <v>344</v>
       </c>
       <c r="D88" t="s">
-        <v>332</v>
+        <v>276</v>
       </c>
       <c r="E88" t="s">
-        <v>333</v>
+        <v>277</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H88" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="D89" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E89" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="H89" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>352</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>211</v>
+      </c>
+      <c r="D90" t="s">
         <v>348</v>
       </c>
-      <c r="B90" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="H90" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="D91" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E91" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="H91" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D92" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E92" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="H92" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="D93" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E93" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="H93" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="D94" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E94" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="H94" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="D95" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E95" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="H95" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D96" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E96" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H96" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D97" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E97" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="H97" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D98" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E98" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="H98" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D99" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E99" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="H99" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D100" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E100" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="H100" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D101" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="E101" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="H101" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>193</v>
+        <v>260</v>
       </c>
       <c r="D102" t="s">
-        <v>385</v>
+        <v>348</v>
       </c>
       <c r="E102" t="s">
-        <v>386</v>
+        <v>349</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="H102" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>199</v>
+        <v>264</v>
       </c>
       <c r="D103" t="s">
-        <v>385</v>
+        <v>348</v>
       </c>
       <c r="E103" t="s">
-        <v>386</v>
+        <v>349</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="H103" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>203</v>
+        <v>268</v>
       </c>
       <c r="D104" t="s">
-        <v>385</v>
+        <v>348</v>
       </c>
       <c r="E104" t="s">
-        <v>386</v>
+        <v>349</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="H104" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>207</v>
+        <v>272</v>
       </c>
       <c r="D105" t="s">
-        <v>385</v>
+        <v>348</v>
       </c>
       <c r="E105" t="s">
-        <v>386</v>
+        <v>349</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="H105" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>212</v>
+        <v>328</v>
       </c>
       <c r="D106" t="s">
-        <v>385</v>
+        <v>348</v>
       </c>
       <c r="E106" t="s">
-        <v>386</v>
+        <v>349</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="H106" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="D107" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E107" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="H107" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>211</v>
+      </c>
+      <c r="D108" t="s">
         <v>404</v>
       </c>
-      <c r="B108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E108" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="H108" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="D109" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E109" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="H109" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D110" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E110" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="H110" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D111" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E111" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="H111" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="D112" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E112" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="H112" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="D113" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E113" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="H113" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="D114" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E114" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="D115" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E115" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="H115" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="D116" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E116" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="H116" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="D117" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E117" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="H117" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>316</v>
+        <v>252</v>
       </c>
       <c r="D118" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E118" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="H118" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>320</v>
+        <v>256</v>
       </c>
       <c r="D119" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E119" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H119" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>324</v>
+        <v>260</v>
       </c>
       <c r="D120" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E120" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="H120" t="s">
-        <v>441</v>
+        <v>405</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>328</v>
+        <v>264</v>
       </c>
       <c r="D121" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E121" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="H121" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>193</v>
+        <v>272</v>
       </c>
       <c r="D122" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="E122" t="s">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="H122" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>199</v>
+        <v>328</v>
       </c>
       <c r="D123" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="E123" t="s">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="H123" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>212</v>
+        <v>332</v>
       </c>
       <c r="D124" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="E124" t="s">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="H124" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>216</v>
+        <v>336</v>
       </c>
       <c r="D125" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="E125" t="s">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="H125" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>220</v>
+        <v>340</v>
       </c>
       <c r="D126" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="E126" t="s">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="H126" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>224</v>
+        <v>344</v>
       </c>
       <c r="D127" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="E127" t="s">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H127" t="s">
-        <v>356</v>
+        <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="D128" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E128" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="H128" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="D129" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E129" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="H129" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="D130" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E130" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="H130" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="D131" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E131" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="H131" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="D132" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E132" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="H132" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="D133" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E133" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="H133" t="s">
-        <v>481</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="D134" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E134" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="H134" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="D135" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E135" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="H135" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="D136" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E136" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="H136" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>193</v>
+        <v>252</v>
       </c>
       <c r="D137" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="E137" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="H137" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>199</v>
+        <v>256</v>
       </c>
       <c r="D138" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="E138" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="H138" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>203</v>
+        <v>260</v>
       </c>
       <c r="D139" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="E139" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="H139" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>207</v>
+        <v>264</v>
       </c>
       <c r="D140" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="E140" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H140" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="D141" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="E141" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="H141" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="D142" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="E142" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H142" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="D143" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E143" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="H143" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>518</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>211</v>
+      </c>
+      <c r="D144" t="s">
         <v>514</v>
       </c>
-      <c r="B144" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E144" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="H144" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="D145" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E145" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="H145" t="s">
-        <v>418</v>
+        <v>523</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>240</v>
+        <v>219</v>
       </c>
       <c r="D146" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E146" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="H146" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="D147" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E147" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="H147" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="D148" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E148" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="H148" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="D149" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E149" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="H149" t="s">
-        <v>472</v>
+        <v>535</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="D150" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E150" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="H150" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="D151" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E151" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="H151" t="s">
-        <v>535</v>
+        <v>437</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>316</v>
+        <v>252</v>
       </c>
       <c r="D152" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E152" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="H152" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>320</v>
+        <v>256</v>
       </c>
       <c r="D153" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E153" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="H153" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>324</v>
+        <v>260</v>
       </c>
       <c r="D154" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E154" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="H154" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>328</v>
+        <v>264</v>
       </c>
       <c r="D155" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E155" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="H155" t="s">
-        <v>547</v>
+        <v>494</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>193</v>
+        <v>268</v>
       </c>
       <c r="D156" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="E156" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="H156" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>199</v>
+        <v>272</v>
       </c>
       <c r="D157" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="E157" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="H157" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>203</v>
+        <v>328</v>
       </c>
       <c r="D158" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="E158" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="H158" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>207</v>
+        <v>332</v>
       </c>
       <c r="D159" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="E159" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="H159" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>212</v>
+        <v>336</v>
       </c>
       <c r="D160" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="E160" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H160" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>216</v>
+        <v>340</v>
       </c>
       <c r="D161" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="E161" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>515</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="H161" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
+        <v>205</v>
+      </c>
+      <c r="D162" t="s">
+        <v>571</v>
+      </c>
+      <c r="E162" t="s">
+        <v>572</v>
+      </c>
+      <c r="F162" t="s">
         <v>220</v>
       </c>
-      <c r="D162" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G162" s="1" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="H162" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="D163" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E163" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F163" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="H163" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="D164" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E164" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F164" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="H164" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="D165" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E165" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F165" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="H165" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="D166" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E166" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F166" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="H166" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="D167" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E167" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F167" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="H167" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="D168" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E168" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F168" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="H168" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="D169" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E169" t="s">
-        <v>550</v>
+        <v>572</v>
+      </c>
+      <c r="F169" t="s">
+        <v>220</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="H169" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="D170" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E170" t="s">
-        <v>550</v>
+        <v>572</v>
+      </c>
+      <c r="F170" t="s">
+        <v>220</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="H170" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="D171" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E171" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F171" t="s">
-        <v>596</v>
+        <v>220</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="H171" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>316</v>
+        <v>248</v>
       </c>
       <c r="D172" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E172" t="s">
-        <v>550</v>
+        <v>572</v>
+      </c>
+      <c r="F172" t="s">
+        <v>220</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H172" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>320</v>
+        <v>252</v>
       </c>
       <c r="D173" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E173" t="s">
-        <v>550</v>
+        <v>572</v>
+      </c>
+      <c r="F173" t="s">
+        <v>220</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="H173" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>324</v>
+        <v>256</v>
       </c>
       <c r="D174" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E174" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F174" t="s">
-        <v>596</v>
+        <v>220</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="H174" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>328</v>
+        <v>264</v>
       </c>
       <c r="D175" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E175" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>572</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H175" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>613</v>
+        <v>268</v>
       </c>
       <c r="D176" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E176" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>572</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H176" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>617</v>
+        <v>272</v>
       </c>
       <c r="D177" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E177" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F177" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="H177" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>621</v>
+        <v>328</v>
       </c>
       <c r="D178" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E178" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>572</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>622</v>
       </c>
       <c r="H178" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>624</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
+        <v>332</v>
+      </c>
+      <c r="D179" t="s">
+        <v>571</v>
+      </c>
+      <c r="E179" t="s">
+        <v>572</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="D179" t="s">
-[...8 lines deleted...]
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>627</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>336</v>
+      </c>
+      <c r="D180" t="s">
+        <v>571</v>
+      </c>
+      <c r="E180" t="s">
+        <v>572</v>
+      </c>
+      <c r="F180" t="s">
+        <v>618</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="B180" t="s">
-[...2 lines deleted...]
-      <c r="C180" t="s">
+      <c r="H180" t="s">
         <v>629</v>
-      </c>
-[...13 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>630</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>340</v>
+      </c>
+      <c r="D181" t="s">
+        <v>571</v>
+      </c>
+      <c r="E181" t="s">
+        <v>572</v>
+      </c>
+      <c r="F181" t="s">
+        <v>631</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B181" t="s">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="H181" t="s">
         <v>633</v>
-      </c>
-[...13 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>634</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>344</v>
+      </c>
+      <c r="D182" t="s">
+        <v>571</v>
+      </c>
+      <c r="E182" t="s">
+        <v>572</v>
+      </c>
+      <c r="F182" t="s">
+        <v>631</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H182" t="s">
         <v>636</v>
-      </c>
-[...19 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>637</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>638</v>
+      </c>
+      <c r="D183" t="s">
+        <v>571</v>
+      </c>
+      <c r="E183" t="s">
+        <v>572</v>
+      </c>
+      <c r="F183" t="s">
+        <v>631</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H183" t="s">
         <v>640</v>
-      </c>
-[...19 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>641</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>642</v>
+      </c>
+      <c r="D184" t="s">
+        <v>571</v>
+      </c>
+      <c r="E184" t="s">
+        <v>572</v>
+      </c>
+      <c r="F184" t="s">
+        <v>631</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H184" t="s">
         <v>644</v>
-      </c>
-[...19 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>645</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>646</v>
+      </c>
+      <c r="D185" t="s">
+        <v>571</v>
+      </c>
+      <c r="E185" t="s">
+        <v>572</v>
+      </c>
+      <c r="F185" t="s">
+        <v>631</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H185" t="s">
         <v>648</v>
-      </c>
-[...19 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>649</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>650</v>
+      </c>
+      <c r="D186" t="s">
+        <v>571</v>
+      </c>
+      <c r="E186" t="s">
+        <v>572</v>
+      </c>
+      <c r="F186" t="s">
+        <v>631</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H186" t="s">
         <v>652</v>
-      </c>
-[...19 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>653</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>654</v>
+      </c>
+      <c r="D187" t="s">
+        <v>571</v>
+      </c>
+      <c r="E187" t="s">
+        <v>572</v>
+      </c>
+      <c r="F187" t="s">
+        <v>631</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H187" t="s">
         <v>656</v>
-      </c>
-[...19 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>657</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>658</v>
+      </c>
+      <c r="D188" t="s">
+        <v>571</v>
+      </c>
+      <c r="E188" t="s">
+        <v>572</v>
+      </c>
+      <c r="F188" t="s">
+        <v>631</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H188" t="s">
         <v>660</v>
-      </c>
-[...19 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>661</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>662</v>
+      </c>
+      <c r="D189" t="s">
+        <v>571</v>
+      </c>
+      <c r="E189" t="s">
+        <v>572</v>
+      </c>
+      <c r="F189" t="s">
+        <v>220</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H189" t="s">
         <v>664</v>
-      </c>
-[...19 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="D190" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E190" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F190" t="s">
-        <v>666</v>
+        <v>220</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="H190" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="D191" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E191" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F191" t="s">
-        <v>666</v>
+        <v>220</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="H191" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="D192" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E192" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F192" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="H192" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="D193" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E193" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F193" t="s">
-        <v>683</v>
+        <v>220</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="H193" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="D194" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E194" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F194" t="s">
+        <v>220</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="G194" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H194" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="D195" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E195" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F195" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="H195" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="D196" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E196" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F196" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="H196" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="D197" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E197" t="s">
-        <v>550</v>
+        <v>572</v>
+      </c>
+      <c r="F197" t="s">
+        <v>687</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="H197" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="D198" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E198" t="s">
-        <v>550</v>
+        <v>572</v>
+      </c>
+      <c r="F198" t="s">
+        <v>220</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="H198" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>702</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>703</v>
+      </c>
+      <c r="D199" t="s">
+        <v>571</v>
+      </c>
+      <c r="E199" t="s">
+        <v>572</v>
+      </c>
+      <c r="F199" t="s">
+        <v>704</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H199" t="s">
         <v>706</v>
-      </c>
-[...16 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>707</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>708</v>
+      </c>
+      <c r="D200" t="s">
+        <v>571</v>
+      </c>
+      <c r="E200" t="s">
+        <v>572</v>
+      </c>
+      <c r="F200" t="s">
+        <v>704</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H200" t="s">
         <v>710</v>
-      </c>
-[...16 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>711</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>712</v>
+      </c>
+      <c r="D201" t="s">
+        <v>571</v>
+      </c>
+      <c r="E201" t="s">
+        <v>572</v>
+      </c>
+      <c r="F201" t="s">
+        <v>704</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H201" t="s">
         <v>714</v>
-      </c>
-[...16 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>715</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>716</v>
+      </c>
+      <c r="D202" t="s">
+        <v>571</v>
+      </c>
+      <c r="E202" t="s">
+        <v>572</v>
+      </c>
+      <c r="F202" t="s">
+        <v>704</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H202" t="s">
         <v>718</v>
-      </c>
-[...16 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>719</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>720</v>
+      </c>
+      <c r="D203" t="s">
+        <v>571</v>
+      </c>
+      <c r="E203" t="s">
+        <v>572</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H203" t="s">
         <v>722</v>
-      </c>
-[...19 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>723</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>724</v>
+      </c>
+      <c r="D204" t="s">
+        <v>571</v>
+      </c>
+      <c r="E204" t="s">
+        <v>572</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H204" t="s">
         <v>726</v>
-      </c>
-[...19 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>727</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>728</v>
+      </c>
+      <c r="D205" t="s">
+        <v>571</v>
+      </c>
+      <c r="E205" t="s">
+        <v>572</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H205" t="s">
         <v>730</v>
-      </c>
-[...19 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>731</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>732</v>
+      </c>
+      <c r="D206" t="s">
+        <v>571</v>
+      </c>
+      <c r="E206" t="s">
+        <v>572</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H206" t="s">
         <v>734</v>
-      </c>
-[...19 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>735</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>736</v>
+      </c>
+      <c r="D207" t="s">
+        <v>571</v>
+      </c>
+      <c r="E207" t="s">
+        <v>572</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H207" t="s">
         <v>738</v>
-      </c>
-[...19 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>739</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>740</v>
+      </c>
+      <c r="D208" t="s">
+        <v>571</v>
+      </c>
+      <c r="E208" t="s">
+        <v>572</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H208" t="s">
         <v>742</v>
-      </c>
-[...19 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>743</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>744</v>
+      </c>
+      <c r="D209" t="s">
+        <v>571</v>
+      </c>
+      <c r="E209" t="s">
+        <v>572</v>
+      </c>
+      <c r="F209" t="s">
+        <v>220</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H209" t="s">
         <v>746</v>
-      </c>
-[...16 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>747</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>748</v>
+      </c>
+      <c r="D210" t="s">
+        <v>571</v>
+      </c>
+      <c r="E210" t="s">
+        <v>572</v>
+      </c>
+      <c r="F210" t="s">
+        <v>220</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H210" t="s">
         <v>750</v>
-      </c>
-[...16 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>751</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>752</v>
+      </c>
+      <c r="D211" t="s">
+        <v>571</v>
+      </c>
+      <c r="E211" t="s">
+        <v>572</v>
+      </c>
+      <c r="F211" t="s">
+        <v>220</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H211" t="s">
         <v>754</v>
-      </c>
-[...16 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>755</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>756</v>
+      </c>
+      <c r="D212" t="s">
+        <v>571</v>
+      </c>
+      <c r="E212" t="s">
+        <v>572</v>
+      </c>
+      <c r="F212" t="s">
+        <v>220</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H212" t="s">
         <v>758</v>
-      </c>
-[...16 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>759</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>760</v>
+      </c>
+      <c r="D213" t="s">
+        <v>571</v>
+      </c>
+      <c r="E213" t="s">
+        <v>572</v>
+      </c>
+      <c r="F213" t="s">
+        <v>704</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H213" t="s">
         <v>762</v>
-      </c>
-[...16 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>763</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>764</v>
+      </c>
+      <c r="D214" t="s">
+        <v>571</v>
+      </c>
+      <c r="E214" t="s">
+        <v>572</v>
+      </c>
+      <c r="F214" t="s">
+        <v>704</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H214" t="s">
         <v>766</v>
-      </c>
-[...16 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>767</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>768</v>
+      </c>
+      <c r="D215" t="s">
+        <v>571</v>
+      </c>
+      <c r="E215" t="s">
+        <v>572</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H215" t="s">
         <v>770</v>
-      </c>
-[...16 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>771</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>772</v>
+      </c>
+      <c r="D216" t="s">
+        <v>571</v>
+      </c>
+      <c r="E216" t="s">
+        <v>572</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H216" t="s">
         <v>774</v>
-      </c>
-[...16 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>775</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>776</v>
+      </c>
+      <c r="D217" t="s">
+        <v>571</v>
+      </c>
+      <c r="E217" t="s">
+        <v>572</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H217" t="s">
         <v>778</v>
-      </c>
-[...16 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>779</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>780</v>
+      </c>
+      <c r="D218" t="s">
+        <v>571</v>
+      </c>
+      <c r="E218" t="s">
+        <v>572</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H218" t="s">
         <v>782</v>
-      </c>
-[...16 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>783</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>784</v>
+      </c>
+      <c r="D219" t="s">
+        <v>571</v>
+      </c>
+      <c r="E219" t="s">
+        <v>572</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H219" t="s">
         <v>786</v>
-      </c>
-[...16 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>787</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>788</v>
+      </c>
+      <c r="D220" t="s">
+        <v>571</v>
+      </c>
+      <c r="E220" t="s">
+        <v>572</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H220" t="s">
         <v>790</v>
-      </c>
-[...16 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>791</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>792</v>
+      </c>
+      <c r="D221" t="s">
+        <v>571</v>
+      </c>
+      <c r="E221" t="s">
+        <v>572</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H221" t="s">
         <v>794</v>
-      </c>
-[...16 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>795</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>796</v>
+      </c>
+      <c r="D222" t="s">
+        <v>571</v>
+      </c>
+      <c r="E222" t="s">
+        <v>572</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H222" t="s">
         <v>798</v>
-      </c>
-[...16 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>799</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>800</v>
+      </c>
+      <c r="D223" t="s">
+        <v>571</v>
+      </c>
+      <c r="E223" t="s">
+        <v>572</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H223" t="s">
         <v>802</v>
-      </c>
-[...16 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>803</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>804</v>
+      </c>
+      <c r="D224" t="s">
+        <v>571</v>
+      </c>
+      <c r="E224" t="s">
+        <v>572</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H224" t="s">
         <v>806</v>
-      </c>
-[...16 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>807</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>808</v>
+      </c>
+      <c r="D225" t="s">
+        <v>571</v>
+      </c>
+      <c r="E225" t="s">
+        <v>572</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H225" t="s">
         <v>810</v>
-      </c>
-[...16 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>811</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>812</v>
+      </c>
+      <c r="D226" t="s">
+        <v>571</v>
+      </c>
+      <c r="E226" t="s">
+        <v>572</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H226" t="s">
         <v>814</v>
-      </c>
-[...16 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>815</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>816</v>
+      </c>
+      <c r="D227" t="s">
+        <v>571</v>
+      </c>
+      <c r="E227" t="s">
+        <v>572</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H227" t="s">
         <v>818</v>
-      </c>
-[...16 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>819</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>820</v>
+      </c>
+      <c r="D228" t="s">
+        <v>571</v>
+      </c>
+      <c r="E228" t="s">
+        <v>572</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H228" t="s">
         <v>822</v>
-      </c>
-[...16 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>823</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>824</v>
+      </c>
+      <c r="D229" t="s">
+        <v>571</v>
+      </c>
+      <c r="E229" t="s">
+        <v>572</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H229" t="s">
         <v>826</v>
-      </c>
-[...16 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>827</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>828</v>
+      </c>
+      <c r="D230" t="s">
+        <v>571</v>
+      </c>
+      <c r="E230" t="s">
+        <v>572</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H230" t="s">
         <v>830</v>
-      </c>
-[...19 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>831</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>832</v>
+      </c>
+      <c r="D231" t="s">
+        <v>571</v>
+      </c>
+      <c r="E231" t="s">
+        <v>572</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H231" t="s">
         <v>834</v>
-      </c>
-[...19 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>835</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>836</v>
+      </c>
+      <c r="D232" t="s">
+        <v>571</v>
+      </c>
+      <c r="E232" t="s">
+        <v>572</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H232" t="s">
         <v>838</v>
-      </c>
-[...19 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>839</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>840</v>
+      </c>
+      <c r="D233" t="s">
+        <v>571</v>
+      </c>
+      <c r="E233" t="s">
+        <v>572</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H233" t="s">
         <v>842</v>
-      </c>
-[...16 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>843</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>844</v>
+      </c>
+      <c r="D234" t="s">
+        <v>571</v>
+      </c>
+      <c r="E234" t="s">
+        <v>572</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H234" t="s">
         <v>846</v>
-      </c>
-[...19 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>847</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>848</v>
+      </c>
+      <c r="D235" t="s">
+        <v>571</v>
+      </c>
+      <c r="E235" t="s">
+        <v>572</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H235" t="s">
         <v>850</v>
-      </c>
-[...16 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>851</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>852</v>
+      </c>
+      <c r="D236" t="s">
+        <v>571</v>
+      </c>
+      <c r="E236" t="s">
+        <v>572</v>
+      </c>
+      <c r="F236" t="s">
+        <v>704</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H236" t="s">
         <v>854</v>
-      </c>
-[...16 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>855</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>856</v>
+      </c>
+      <c r="D237" t="s">
+        <v>571</v>
+      </c>
+      <c r="E237" t="s">
+        <v>572</v>
+      </c>
+      <c r="F237" t="s">
+        <v>687</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H237" t="s">
         <v>858</v>
-      </c>
-[...19 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>859</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>860</v>
+      </c>
+      <c r="D238" t="s">
+        <v>571</v>
+      </c>
+      <c r="E238" t="s">
+        <v>572</v>
+      </c>
+      <c r="F238" t="s">
+        <v>687</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="B238" t="s">
-[...2 lines deleted...]
-      <c r="C238" t="s">
+      <c r="H238" t="s">
         <v>862</v>
-      </c>
-[...13 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>863</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>864</v>
+      </c>
+      <c r="D239" t="s">
+        <v>571</v>
+      </c>
+      <c r="E239" t="s">
+        <v>572</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H239" t="s">
         <v>866</v>
-      </c>
-[...19 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>867</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>868</v>
+      </c>
+      <c r="D240" t="s">
+        <v>571</v>
+      </c>
+      <c r="E240" t="s">
+        <v>572</v>
+      </c>
+      <c r="F240" t="s">
+        <v>618</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H240" t="s">
         <v>870</v>
-      </c>
-[...19 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>871</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>872</v>
+      </c>
+      <c r="D241" t="s">
+        <v>571</v>
+      </c>
+      <c r="E241" t="s">
+        <v>572</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="B241" t="s">
-[...2 lines deleted...]
-      <c r="C241" t="s">
+      <c r="H241" t="s">
         <v>874</v>
-      </c>
-[...13 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>875</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>876</v>
+      </c>
+      <c r="D242" t="s">
+        <v>571</v>
+      </c>
+      <c r="E242" t="s">
+        <v>572</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="B242" t="s">
-[...2 lines deleted...]
-      <c r="C242" t="s">
+      <c r="H242" t="s">
         <v>878</v>
-      </c>
-[...13 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>879</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
         <v>880</v>
       </c>
-      <c r="B243" t="s">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="D243" t="s">
+        <v>571</v>
+      </c>
+      <c r="E243" t="s">
+        <v>572</v>
+      </c>
+      <c r="F243" t="s">
+        <v>220</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H243" t="s">
         <v>881</v>
-      </c>
-[...13 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>882</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>883</v>
+      </c>
+      <c r="D244" t="s">
+        <v>571</v>
+      </c>
+      <c r="E244" t="s">
+        <v>572</v>
+      </c>
+      <c r="F244" t="s">
         <v>884</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="G244" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="D244" t="s">
-[...8 lines deleted...]
-      <c r="G244" s="1" t="s">
+      <c r="H244" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>887</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
         <v>888</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="D245" t="s">
+        <v>571</v>
+      </c>
+      <c r="E245" t="s">
+        <v>572</v>
+      </c>
+      <c r="F245" t="s">
+        <v>884</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="D245" t="s">
-[...8 lines deleted...]
-      <c r="G245" s="1" t="s">
+      <c r="H245" t="s">
         <v>890</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>891</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
         <v>892</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="D246" t="s">
+        <v>571</v>
+      </c>
+      <c r="E246" t="s">
+        <v>572</v>
+      </c>
+      <c r="F246" t="s">
+        <v>884</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H246" t="s">
         <v>893</v>
-      </c>
-[...10 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>894</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>895</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="D247" t="s">
+        <v>571</v>
+      </c>
+      <c r="E247" t="s">
+        <v>572</v>
+      </c>
+      <c r="F247" t="s">
+        <v>618</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>896</v>
-      </c>
-[...10 lines deleted...]
-        <v>812</v>
       </c>
       <c r="H247" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>898</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>899</v>
       </c>
       <c r="D248" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E248" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F248" t="s">
-        <v>666</v>
+        <v>618</v>
       </c>
       <c r="G248" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H248" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>901</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
         <v>902</v>
       </c>
-      <c r="B249" t="s">
-[...2 lines deleted...]
-      <c r="C249" t="s">
+      <c r="D249" t="s">
+        <v>571</v>
+      </c>
+      <c r="E249" t="s">
+        <v>572</v>
+      </c>
+      <c r="F249" t="s">
+        <v>631</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="D249" t="s">
-[...8 lines deleted...]
-      <c r="G249" s="1" t="s">
+      <c r="H249" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>905</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
         <v>906</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>571</v>
+      </c>
+      <c r="E250" t="s">
+        <v>572</v>
+      </c>
+      <c r="F250" t="s">
+        <v>631</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="D250" t="s">
-[...8 lines deleted...]
-      <c r="G250" s="1" t="s">
+      <c r="H250" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>909</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
         <v>910</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="D251" t="s">
+        <v>571</v>
+      </c>
+      <c r="E251" t="s">
+        <v>572</v>
+      </c>
+      <c r="F251" t="s">
+        <v>631</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="D251" t="s">
-[...5 lines deleted...]
-      <c r="F251" t="s">
+      <c r="H251" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>913</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>914</v>
+      </c>
+      <c r="D252" t="s">
+        <v>571</v>
+      </c>
+      <c r="E252" t="s">
+        <v>572</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H252" t="s">
         <v>915</v>
-      </c>
-[...19 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="D253" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E253" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F253" t="s">
-        <v>683</v>
+        <v>704</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H253" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="D254" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E254" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F254" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="H254" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="D255" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E255" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F255" t="s">
-        <v>596</v>
+        <v>687</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>812</v>
+        <v>925</v>
       </c>
       <c r="H255" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>927</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>928</v>
+      </c>
+      <c r="D256" t="s">
+        <v>571</v>
+      </c>
+      <c r="E256" t="s">
+        <v>572</v>
+      </c>
+      <c r="F256" t="s">
+        <v>687</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H256" t="s">
         <v>930</v>
-      </c>
-[...19 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>931</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>932</v>
+      </c>
+      <c r="D257" t="s">
+        <v>571</v>
+      </c>
+      <c r="E257" t="s">
+        <v>572</v>
+      </c>
+      <c r="F257" t="s">
+        <v>933</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="H257" t="s">
         <v>935</v>
-      </c>
-[...13 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>936</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>937</v>
+      </c>
+      <c r="D258" t="s">
+        <v>571</v>
+      </c>
+      <c r="E258" t="s">
+        <v>572</v>
+      </c>
+      <c r="F258" t="s">
         <v>938</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="G258" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="D258" t="s">
-[...8 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>941</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
         <v>942</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="D259" t="s">
+        <v>571</v>
+      </c>
+      <c r="E259" t="s">
+        <v>572</v>
+      </c>
+      <c r="F259" t="s">
+        <v>704</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H259" t="s">
         <v>943</v>
-      </c>
-[...13 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>944</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>945</v>
       </c>
-      <c r="B260" t="s">
-[...2 lines deleted...]
-      <c r="C260" t="s">
+      <c r="D260" t="s">
+        <v>571</v>
+      </c>
+      <c r="E260" t="s">
+        <v>572</v>
+      </c>
+      <c r="F260" t="s">
+        <v>704</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>946</v>
-      </c>
-[...10 lines deleted...]
-        <v>812</v>
       </c>
       <c r="H260" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>948</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>949</v>
       </c>
       <c r="D261" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E261" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F261" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="G261" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H261" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>951</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
         <v>952</v>
       </c>
-      <c r="B262" t="s">
-[...2 lines deleted...]
-      <c r="C262" t="s">
+      <c r="D262" t="s">
+        <v>571</v>
+      </c>
+      <c r="E262" t="s">
+        <v>572</v>
+      </c>
+      <c r="F262" t="s">
+        <v>687</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="D262" t="s">
-[...8 lines deleted...]
-      <c r="G262" s="1" t="s">
+      <c r="H262" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>955</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
         <v>956</v>
       </c>
-      <c r="B263" t="s">
-[...2 lines deleted...]
-      <c r="C263" t="s">
+      <c r="D263" t="s">
+        <v>571</v>
+      </c>
+      <c r="E263" t="s">
+        <v>572</v>
+      </c>
+      <c r="F263" t="s">
+        <v>704</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="D263" t="s">
-[...8 lines deleted...]
-      <c r="G263" s="1" t="s">
+      <c r="H263" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>959</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
         <v>960</v>
       </c>
-      <c r="B264" t="s">
-[...2 lines deleted...]
-      <c r="C264" t="s">
+      <c r="D264" t="s">
+        <v>571</v>
+      </c>
+      <c r="E264" t="s">
+        <v>572</v>
+      </c>
+      <c r="F264" t="s">
+        <v>704</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="D264" t="s">
-[...5 lines deleted...]
-      <c r="F264" t="s">
+      <c r="H264" t="s">
         <v>962</v>
-      </c>
-[...4 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>963</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>964</v>
+      </c>
+      <c r="D265" t="s">
+        <v>571</v>
+      </c>
+      <c r="E265" t="s">
+        <v>572</v>
+      </c>
+      <c r="F265" t="s">
+        <v>704</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H265" t="s">
         <v>965</v>
-      </c>
-[...19 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="D266" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E266" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F266" t="s">
-        <v>609</v>
+        <v>704</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>971</v>
+        <v>833</v>
       </c>
       <c r="H266" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="D267" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E267" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F267" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>812</v>
+        <v>971</v>
       </c>
       <c r="H267" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>973</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>974</v>
+      </c>
+      <c r="D268" t="s">
+        <v>571</v>
+      </c>
+      <c r="E268" t="s">
+        <v>572</v>
+      </c>
+      <c r="F268" t="s">
+        <v>618</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H268" t="s">
         <v>976</v>
-      </c>
-[...19 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>977</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>978</v>
+      </c>
+      <c r="D269" t="s">
+        <v>571</v>
+      </c>
+      <c r="E269" t="s">
+        <v>572</v>
+      </c>
+      <c r="F269" t="s">
+        <v>884</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H269" t="s">
         <v>980</v>
-      </c>
-[...19 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>981</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>982</v>
+      </c>
+      <c r="D270" t="s">
+        <v>571</v>
+      </c>
+      <c r="E270" t="s">
+        <v>572</v>
+      </c>
+      <c r="F270" t="s">
+        <v>983</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="B270" t="s">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="H270" t="s">
         <v>985</v>
-      </c>
-[...13 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>986</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>987</v>
+      </c>
+      <c r="D271" t="s">
+        <v>571</v>
+      </c>
+      <c r="E271" t="s">
+        <v>572</v>
+      </c>
+      <c r="F271" t="s">
+        <v>983</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="B271" t="s">
-[...2 lines deleted...]
-      <c r="C271" t="s">
+      <c r="H271" t="s">
         <v>989</v>
-      </c>
-[...13 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>990</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>991</v>
+      </c>
+      <c r="D272" t="s">
+        <v>571</v>
+      </c>
+      <c r="E272" t="s">
+        <v>572</v>
+      </c>
+      <c r="F272" t="s">
+        <v>631</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="B272" t="s">
-[...2 lines deleted...]
-      <c r="C272" t="s">
+      <c r="H272" t="s">
         <v>993</v>
-      </c>
-[...13 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>994</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>995</v>
+      </c>
+      <c r="D273" t="s">
+        <v>571</v>
+      </c>
+      <c r="E273" t="s">
+        <v>572</v>
+      </c>
+      <c r="F273" t="s">
+        <v>631</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H273" t="s">
         <v>996</v>
-      </c>
-[...19 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>997</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>998</v>
+      </c>
+      <c r="D274" t="s">
+        <v>571</v>
+      </c>
+      <c r="E274" t="s">
+        <v>572</v>
+      </c>
+      <c r="F274" t="s">
+        <v>631</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H274" t="s">
         <v>1000</v>
-      </c>
-[...19 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D275" t="s">
+        <v>571</v>
+      </c>
+      <c r="E275" t="s">
+        <v>572</v>
+      </c>
+      <c r="F275" t="s">
+        <v>631</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H275" t="s">
         <v>1004</v>
-      </c>
-[...19 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D276" t="s">
+        <v>571</v>
+      </c>
+      <c r="E276" t="s">
+        <v>572</v>
+      </c>
+      <c r="F276" t="s">
+        <v>631</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H276" t="s">
         <v>1008</v>
-      </c>
-[...19 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D277" t="s">
+        <v>571</v>
+      </c>
+      <c r="E277" t="s">
+        <v>572</v>
+      </c>
+      <c r="F277" t="s">
+        <v>704</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="H277" t="s">
         <v>1012</v>
-      </c>
-[...13 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
         <v>1014</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="D278" t="s">
+        <v>571</v>
+      </c>
+      <c r="E278" t="s">
+        <v>572</v>
+      </c>
+      <c r="F278" t="s">
+        <v>687</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="D278" t="s">
-[...8 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
         <v>1018</v>
       </c>
-      <c r="B279" t="s">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="D279" t="s">
+        <v>571</v>
+      </c>
+      <c r="E279" t="s">
+        <v>572</v>
+      </c>
+      <c r="F279" t="s">
+        <v>687</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="D279" t="s">
-[...8 lines deleted...]
-      <c r="G279" s="1" t="s">
+      <c r="H279" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>1021</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>1022</v>
       </c>
       <c r="D280" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E280" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F280" t="s">
-        <v>609</v>
+        <v>687</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="H280" t="s">
-        <v>857</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D281" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E281" t="s">
-        <v>550</v>
+        <v>572</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1027</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="H281" t="s">
-        <v>1027</v>
+        <v>866</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D282" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E282" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F282" t="s">
-        <v>596</v>
+        <v>687</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H282" t="s">
-        <v>1031</v>
+        <v>862</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1032</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>1033</v>
       </c>
       <c r="D283" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E283" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F283" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="H283" t="s">
-        <v>1035</v>
+        <v>870</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
         <v>1036</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="D284" t="s">
+        <v>571</v>
+      </c>
+      <c r="E284" t="s">
+        <v>572</v>
+      </c>
+      <c r="F284" t="s">
+        <v>631</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="D284" t="s">
-[...8 lines deleted...]
-      <c r="G284" s="1" t="s">
+      <c r="H284" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
         <v>1040</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="D285" t="s">
+        <v>571</v>
+      </c>
+      <c r="E285" t="s">
+        <v>572</v>
+      </c>
+      <c r="F285" t="s">
+        <v>631</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="D285" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H285" t="s">
-        <v>1044</v>
+        <v>874</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="D286" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E286" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F286" t="s">
-        <v>1042</v>
+        <v>631</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="H286" t="s">
-        <v>1048</v>
+        <v>878</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="D287" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E287" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>572</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="H287" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="D288" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E288" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F288" t="s">
-        <v>683</v>
+        <v>618</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="H288" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
       <c r="D289" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E289" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F289" t="s">
-        <v>683</v>
+        <v>618</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="H289" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="D290" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="E290" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="F290" t="s">
-        <v>912</v>
+        <v>618</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="H290" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D291" t="s">
+        <v>571</v>
+      </c>
+      <c r="E291" t="s">
+        <v>572</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H291" t="s">
         <v>1065</v>
-      </c>
-[...19 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D292" t="s">
+        <v>571</v>
+      </c>
+      <c r="E292" t="s">
+        <v>572</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H292" t="s">
         <v>1069</v>
-      </c>
-[...19 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D293" t="s">
+        <v>571</v>
+      </c>
+      <c r="E293" t="s">
+        <v>572</v>
+      </c>
+      <c r="F293" t="s">
+        <v>618</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H293" t="s">
         <v>1073</v>
-      </c>
-[...19 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D294" t="s">
+        <v>571</v>
+      </c>
+      <c r="E294" t="s">
+        <v>572</v>
+      </c>
+      <c r="F294" t="s">
+        <v>704</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H294" t="s">
         <v>1077</v>
-      </c>
-[...19 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D295" t="s">
+        <v>571</v>
+      </c>
+      <c r="E295" t="s">
+        <v>572</v>
+      </c>
+      <c r="F295" t="s">
+        <v>704</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H295" t="s">
         <v>1081</v>
-      </c>
-[...19 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D296" t="s">
+        <v>571</v>
+      </c>
+      <c r="E296" t="s">
+        <v>572</v>
+      </c>
+      <c r="F296" t="s">
+        <v>933</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H296" t="s">
         <v>1085</v>
-      </c>
-[...19 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D297" t="s">
+        <v>571</v>
+      </c>
+      <c r="E297" t="s">
+        <v>572</v>
+      </c>
+      <c r="F297" t="s">
+        <v>933</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="B297" t="s">
-[...2 lines deleted...]
-      <c r="C297" t="s">
+      <c r="H297" t="s">
         <v>1089</v>
-      </c>
-[...13 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D298" t="s">
+        <v>571</v>
+      </c>
+      <c r="E298" t="s">
+        <v>572</v>
+      </c>
+      <c r="F298" t="s">
+        <v>983</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="B298" t="s">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="H298" t="s">
         <v>1093</v>
-      </c>
-[...13 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D299" t="s">
+        <v>571</v>
+      </c>
+      <c r="E299" t="s">
+        <v>572</v>
+      </c>
+      <c r="F299" t="s">
+        <v>618</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1096</v>
       </c>
-      <c r="B299" t="s">
-[...2 lines deleted...]
-      <c r="C299" t="s">
+      <c r="H299" t="s">
         <v>1097</v>
-      </c>
-[...13 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D300" t="s">
+        <v>571</v>
+      </c>
+      <c r="E300" t="s">
+        <v>572</v>
+      </c>
+      <c r="F300" t="s">
+        <v>618</v>
+      </c>
+      <c r="G300" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="B300" t="s">
-[...2 lines deleted...]
-      <c r="C300" t="s">
+      <c r="H300" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D301" t="s">
+        <v>571</v>
+      </c>
+      <c r="E301" t="s">
+        <v>572</v>
+      </c>
+      <c r="F301" t="s">
+        <v>983</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B301" t="s">
-[...2 lines deleted...]
-      <c r="C301" t="s">
+      <c r="H301" t="s">
         <v>1105</v>
-      </c>
-[...13 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D302" t="s">
+        <v>571</v>
+      </c>
+      <c r="E302" t="s">
+        <v>572</v>
+      </c>
+      <c r="F302" t="s">
+        <v>618</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H302" t="s">
         <v>1108</v>
-      </c>
-[...19 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D303" t="s">
+        <v>571</v>
+      </c>
+      <c r="E303" t="s">
+        <v>572</v>
+      </c>
+      <c r="F303" t="s">
+        <v>618</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H303" t="s">
         <v>1112</v>
-      </c>
-[...19 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D304" t="s">
+        <v>571</v>
+      </c>
+      <c r="E304" t="s">
+        <v>572</v>
+      </c>
+      <c r="F304" t="s">
+        <v>687</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H304" t="s">
         <v>1116</v>
-      </c>
-[...19 lines deleted...]
-        <v>1119</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D305" t="s">
+        <v>571</v>
+      </c>
+      <c r="E305" t="s">
+        <v>572</v>
+      </c>
+      <c r="F305" t="s">
+        <v>687</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H305" t="s">
         <v>1120</v>
-      </c>
-[...19 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D306" t="s">
+        <v>571</v>
+      </c>
+      <c r="E306" t="s">
+        <v>572</v>
+      </c>
+      <c r="F306" t="s">
+        <v>687</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H306" t="s">
         <v>1124</v>
-      </c>
-[...19 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D307" t="s">
+        <v>571</v>
+      </c>
+      <c r="E307" t="s">
+        <v>572</v>
+      </c>
+      <c r="F307" t="s">
+        <v>884</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H307" t="s">
         <v>1128</v>
-      </c>
-[...19 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D308" t="s">
+        <v>571</v>
+      </c>
+      <c r="E308" t="s">
+        <v>572</v>
+      </c>
+      <c r="F308" t="s">
+        <v>983</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H308" t="s">
         <v>1132</v>
-      </c>
-[...19 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D309" t="s">
+        <v>571</v>
+      </c>
+      <c r="E309" t="s">
+        <v>572</v>
+      </c>
+      <c r="F309" t="s">
+        <v>983</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H309" t="s">
         <v>1136</v>
-      </c>
-[...16 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D310" t="s">
+        <v>571</v>
+      </c>
+      <c r="E310" t="s">
+        <v>572</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H310" t="s">
         <v>1140</v>
-      </c>
-[...19 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D311" t="s">
+        <v>571</v>
+      </c>
+      <c r="E311" t="s">
+        <v>572</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H311" t="s">
         <v>1144</v>
-      </c>
-[...19 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D312" t="s">
+        <v>571</v>
+      </c>
+      <c r="E312" t="s">
+        <v>572</v>
+      </c>
+      <c r="F312" t="s">
+        <v>618</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H312" t="s">
         <v>1148</v>
-      </c>
-[...16 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D313" t="s">
+        <v>571</v>
+      </c>
+      <c r="E313" t="s">
+        <v>572</v>
+      </c>
+      <c r="F313" t="s">
+        <v>618</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H313" t="s">
         <v>1152</v>
-      </c>
-[...19 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>199</v>
+        <v>1154</v>
       </c>
       <c r="D314" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E314" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F314" t="s">
-        <v>1042</v>
+        <v>618</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1158</v>
+        <v>1155</v>
       </c>
       <c r="H314" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D315" t="s">
+        <v>571</v>
+      </c>
+      <c r="E315" t="s">
+        <v>572</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H315" t="s">
         <v>1160</v>
-      </c>
-[...19 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
         <v>1162</v>
       </c>
-      <c r="B316" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D316" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E316" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F316" t="s">
-        <v>666</v>
+        <v>618</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="H316" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>216</v>
+        <v>1166</v>
       </c>
       <c r="D317" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E317" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F317" t="s">
-        <v>863</v>
+        <v>884</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="H317" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>220</v>
+        <v>1170</v>
       </c>
       <c r="D318" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E318" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F318" t="s">
-        <v>1006</v>
+        <v>618</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1168</v>
+        <v>833</v>
       </c>
       <c r="H318" t="s">
-        <v>1156</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>224</v>
+        <v>1173</v>
       </c>
       <c r="D319" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E319" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F319" t="s">
-        <v>683</v>
+        <v>618</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="H319" t="s">
-        <v>1156</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>228</v>
+        <v>1177</v>
       </c>
       <c r="D320" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E320" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F320" t="s">
-        <v>912</v>
+        <v>884</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="H320" t="s">
-        <v>1156</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>232</v>
+        <v>1181</v>
       </c>
       <c r="D321" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E321" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F321" t="s">
-        <v>596</v>
+        <v>884</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="H321" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>236</v>
+        <v>1185</v>
       </c>
       <c r="D322" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E322" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F322" t="s">
-        <v>208</v>
+        <v>1027</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="H322" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>240</v>
+        <v>1189</v>
       </c>
       <c r="D323" t="s">
-        <v>1153</v>
+        <v>571</v>
       </c>
       <c r="E323" t="s">
-        <v>1154</v>
+        <v>572</v>
       </c>
       <c r="F323" t="s">
-        <v>609</v>
+        <v>704</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="H323" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="D324" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="E324" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>1194</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H324" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D325" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E325" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F325" t="s">
-        <v>208</v>
+        <v>983</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>812</v>
+        <v>1199</v>
       </c>
       <c r="H325" t="s">
-        <v>1187</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1188</v>
+        <v>1201</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="D326" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E326" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F326" t="s">
-        <v>609</v>
+        <v>1063</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>812</v>
+        <v>1202</v>
       </c>
       <c r="H326" t="s">
-        <v>1189</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1190</v>
+        <v>1204</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="D327" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E327" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F327" t="s">
-        <v>1006</v>
+        <v>938</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>812</v>
+        <v>1205</v>
       </c>
       <c r="H327" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1192</v>
+        <v>1206</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="D328" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E328" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F328" t="s">
-        <v>1006</v>
+        <v>687</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>812</v>
+        <v>1207</v>
       </c>
       <c r="H328" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1194</v>
+        <v>1208</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="D329" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E329" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F329" t="s">
-        <v>609</v>
+        <v>884</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>812</v>
+        <v>1209</v>
       </c>
       <c r="H329" t="s">
-        <v>1195</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1196</v>
+        <v>1211</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="D330" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E330" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F330" t="s">
-        <v>917</v>
+        <v>1027</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>812</v>
+        <v>1212</v>
       </c>
       <c r="H330" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>236</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E331" t="s">
         <v>1198</v>
       </c>
-      <c r="B331" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F331" t="s">
-        <v>917</v>
+        <v>704</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>812</v>
+        <v>1214</v>
       </c>
       <c r="H331" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>240</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F332" t="s">
+        <v>933</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H332" t="s">
         <v>1200</v>
-      </c>
-[...19 lines deleted...]
-        <v>1201</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1202</v>
+        <v>1217</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D333" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E333" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F333" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>812</v>
+        <v>1218</v>
       </c>
       <c r="H333" t="s">
-        <v>1203</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1204</v>
+        <v>1220</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="D334" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E334" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F334" t="s">
-        <v>1006</v>
+        <v>220</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>812</v>
+        <v>1221</v>
       </c>
       <c r="H334" t="s">
-        <v>1205</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="D335" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="E335" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
       <c r="F335" t="s">
-        <v>208</v>
+        <v>631</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>812</v>
+        <v>1224</v>
       </c>
       <c r="H335" t="s">
-        <v>1207</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1208</v>
+        <v>1226</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>244</v>
+        <v>205</v>
       </c>
       <c r="D336" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E336" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F336" t="s">
-        <v>1042</v>
+        <v>618</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H336" t="s">
-        <v>1209</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1210</v>
+        <v>1230</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>248</v>
+        <v>211</v>
       </c>
       <c r="D337" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E337" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F337" t="s">
-        <v>962</v>
+        <v>220</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H337" t="s">
-        <v>1211</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1212</v>
+        <v>1232</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>252</v>
+        <v>215</v>
       </c>
       <c r="D338" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E338" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F338" t="s">
-        <v>962</v>
+        <v>631</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H338" t="s">
-        <v>1213</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1214</v>
+        <v>1234</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>256</v>
+        <v>219</v>
       </c>
       <c r="D339" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E339" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F339" t="s">
-        <v>917</v>
+        <v>1027</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H339" t="s">
-        <v>1215</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1216</v>
+        <v>1236</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>260</v>
+        <v>224</v>
       </c>
       <c r="D340" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E340" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F340" t="s">
-        <v>208</v>
+        <v>1027</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H340" t="s">
-        <v>1217</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1218</v>
+        <v>1238</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>316</v>
+        <v>228</v>
       </c>
       <c r="D341" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E341" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F341" t="s">
-        <v>208</v>
+        <v>631</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H341" t="s">
-        <v>1219</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1220</v>
+        <v>1240</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>320</v>
+        <v>232</v>
       </c>
       <c r="D342" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E342" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F342" t="s">
-        <v>208</v>
+        <v>938</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H342" t="s">
-        <v>1221</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1222</v>
+        <v>1242</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>324</v>
+        <v>236</v>
       </c>
       <c r="D343" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E343" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F343" t="s">
-        <v>1006</v>
+        <v>938</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H343" t="s">
-        <v>1223</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1224</v>
+        <v>1244</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>328</v>
+        <v>240</v>
       </c>
       <c r="D344" t="s">
-        <v>1183</v>
+        <v>1227</v>
       </c>
       <c r="E344" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F344" t="s">
-        <v>1225</v>
+        <v>938</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H344" t="s">
-        <v>1226</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>244</v>
+      </c>
+      <c r="D345" t="s">
         <v>1227</v>
       </c>
-      <c r="B345" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E345" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
       <c r="F345" t="s">
-        <v>666</v>
+        <v>618</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H345" t="s">
-        <v>1228</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1229</v>
+        <v>1248</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>193</v>
+        <v>248</v>
       </c>
       <c r="D346" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="E346" t="s">
-        <v>1231</v>
+        <v>1228</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1027</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1232</v>
+        <v>833</v>
       </c>
       <c r="H346" t="s">
-        <v>1233</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1234</v>
+        <v>1250</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>199</v>
+        <v>252</v>
       </c>
       <c r="D347" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="E347" t="s">
-        <v>1231</v>
+        <v>1228</v>
+      </c>
+      <c r="F347" t="s">
+        <v>220</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1235</v>
+        <v>833</v>
       </c>
       <c r="H347" t="s">
-        <v>1236</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1237</v>
+        <v>1252</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>203</v>
+        <v>256</v>
       </c>
       <c r="D348" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="E348" t="s">
-        <v>1231</v>
+        <v>1228</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1063</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1238</v>
+        <v>833</v>
       </c>
       <c r="H348" t="s">
-        <v>1239</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1240</v>
+        <v>1254</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>207</v>
+        <v>260</v>
       </c>
       <c r="D349" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="E349" t="s">
-        <v>1231</v>
+        <v>1228</v>
+      </c>
+      <c r="F349" t="s">
+        <v>983</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1241</v>
+        <v>833</v>
       </c>
       <c r="H349" t="s">
-        <v>1242</v>
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>264</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F350" t="s">
+        <v>983</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>268</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F351" t="s">
+        <v>938</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>272</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F352" t="s">
+        <v>220</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>328</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F353" t="s">
+        <v>220</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>332</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F354" t="s">
+        <v>220</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>336</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>340</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>344</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F357" t="s">
+        <v>687</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>638</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F358" t="s">
+        <v>983</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>642</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>646</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>650</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F361" t="s">
+        <v>687</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>205</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>211</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>215</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>219</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1295</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13040,50 +13599,66 @@
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
     <hyperlink ref="G327" r:id="rId326"/>
     <hyperlink ref="G328" r:id="rId327"/>
     <hyperlink ref="G329" r:id="rId328"/>
     <hyperlink ref="G330" r:id="rId329"/>
     <hyperlink ref="G331" r:id="rId330"/>
     <hyperlink ref="G332" r:id="rId331"/>
     <hyperlink ref="G333" r:id="rId332"/>
     <hyperlink ref="G334" r:id="rId333"/>
     <hyperlink ref="G335" r:id="rId334"/>
     <hyperlink ref="G336" r:id="rId335"/>
     <hyperlink ref="G337" r:id="rId336"/>
     <hyperlink ref="G338" r:id="rId337"/>
     <hyperlink ref="G339" r:id="rId338"/>
     <hyperlink ref="G340" r:id="rId339"/>
     <hyperlink ref="G341" r:id="rId340"/>
     <hyperlink ref="G342" r:id="rId341"/>
     <hyperlink ref="G343" r:id="rId342"/>
     <hyperlink ref="G344" r:id="rId343"/>
     <hyperlink ref="G345" r:id="rId344"/>
     <hyperlink ref="G346" r:id="rId345"/>
     <hyperlink ref="G347" r:id="rId346"/>
     <hyperlink ref="G348" r:id="rId347"/>
     <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>