--- v2 (2026-03-13)
+++ v3 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5755" uniqueCount="1950">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6848" uniqueCount="2244">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1733,52 +1733,51 @@
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SEÇÃO LEGISLATIVA, DA 11ª_x000D_
 LEGISLATURA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/cmj_ata-19_3.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SEÇÃO LEGISLATIVA, DA 11ª_x000D_
 LEGISLATURA.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/cmj_ata-20_-1_1.pdf</t>
   </si>
   <si>
-    <t>ATA DA 20ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SEÇÃO LEGISLATIVA, DA 11ª_x000D_
-LEGISLATURA.</t>
+    <t>ATA DA 20ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SEÇÃO LEGISLATIVA, DA 11ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/218/ata_ordinaria-21_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 21 ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SEÇÃO LEGISLATIVA, DA 11ª_x000D_
 LEGISLATURA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/219/cmj_ata-22_3.pdf</t>
   </si>
   <si>
     <t>ATA DA 22 ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SEÇÃO LEGISLATIVA, DA 11ª_x000D_
@@ -1992,172 +1991,170 @@
 LEGISLATURA.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1123/cmj_ata-2_5.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,_x000D_
 DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/cmj_ata-3_-1_1.pdf</t>
   </si>
   <si>
-    <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,_x000D_
-DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/cmj_ata-4_3.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,_x000D_
 DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/cmj_ata-5_4_-_copia.pdf</t>
   </si>
   <si>
-    <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,_x000D_
-DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/cmj_ata-6_4.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/cmj_ata-7_4.pdf</t>
   </si>
   <si>
-    <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/cmj_ata-8_3.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/cmj_ata-9_-2_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/cmj_ata-10_-1_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/cmj_ata-11_-4.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/cmj_ata-12_5.pdf</t>
   </si>
   <si>
-    <t>ATA DA 12ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 12ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,DA 11ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/01-cmj_ata-13_-1_1.pdf</t>
   </si>
   <si>
-    <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+    <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/cmj_ata-14_-1_2.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/cmj_ata-15_-2_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,_x000D_
 DA 11ª LEGISLATURA.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/cmj_ata-16_-2_2.pdf</t>
   </si>
   <si>
-    <t>Ata da 16ª Sessão Extraordinária da Câmara Municipal de Jaru/RO, da 1ª sessão legislativa, da 11ª legislatura.</t>
+    <t>Ata da 16ª Sessão Extraordinária da Câmara Municipal de Jaru/RO, da 1ª sessão legislativa, da 11ª legislatura. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/ata-17_-1_3.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Extraordinária da Câmara Municipal de Jaru/RO, da 1ª sessão legislativa, da 11ª legislatura.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Extraordinária da Câmara Municipal de Jaru/RO, da 1ª sessão legislativa, da 11ª legislatura.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/ata-19_2.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,_x000D_
 DA 11ª LEGISLATURA.</t>
@@ -3620,50 +3617,95 @@
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/cmj_ordem_do_dia-40.pdf</t>
   </si>
   <si>
     <t>Ordem do Dia  - 40ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/cmj_ordem_do_dia-41.pdf</t>
   </si>
   <si>
     <t>Ordem do Dia  - 41ª Sessão Extraordinária.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/cmj_ordem_do_dia-42.pdf</t>
   </si>
   <si>
     <t>Ordem do Dia  - 42ª Sessão Extraordinária.</t>
   </si>
   <si>
+    <t>1677</t>
+  </si>
+  <si>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>Audiência Pública</t>
+  </si>
+  <si>
+    <t>Rafael Lopes</t>
+  </si>
+  <si>
+    <t>Indicação nº 432, de autoria do  Vereador Rafael Lopes: Solicita providência de pavimentação asfáltica para rua Candido Portinari, setor 07 trecho entre a Av. Dom Pedro I e rua Minas Gerais, a pedido do morador Moisés.</t>
+  </si>
+  <si>
+    <t>1681</t>
+  </si>
+  <si>
+    <t>Indicação nº 434, de autoria da  Vereadora e Presidente  Tatiane da Saúde: Indica ao Chefe do Poder Executivo que seja realizado a pavimentação asfáltica nos seguintes endereços: Rua São Paulo, setor industrial, a pedido da Sra. Gleiciane.  Rua Adalberto Costa Gadelha.</t>
+  </si>
+  <si>
+    <t>1683</t>
+  </si>
+  <si>
+    <t>Schimiti Patroleiro</t>
+  </si>
+  <si>
+    <t>Indicação nº 436, de autoria do  Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação de tubo Armco no travessão que liga a Linha 632 à Linha 634, no km 15, nas proximidades da Igreja Católica, tendo em vista a necessidade de melhorar o escoamento das águas pluviais e garantir melhores condições de tráfego para os moradores e produtores rurais da localidade.</t>
+  </si>
+  <si>
+    <t>1710</t>
+  </si>
+  <si>
+    <t>Indicação nº 458, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal, que seja realizada a construção de uma calçada na saída do bairro Savana Parque, neste município.</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>Mestre Café</t>
+  </si>
+  <si>
+    <t>Indicação nº 465, de autoria do Vereador  Mestre Café:   Indica ao Chefe do Poder Executivo para que seja feita a implantação de uma faixa de pedestre na seguinte rua: Avenida Dom Pedro Primeiro, em frente da padaria sonho real, pedido feito pelo Samuel.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/21/cmj_indicacao-1_4.pdf</t>
   </si>
   <si>
     <t>Indicação nº  01, de Autoria da Vereadora e Presidente  Tatiane da Saúde, “Solicita ao Chefe do Poder Executivo que o Hospital da Criança leve o nome da criança Amanda Coimbra Zanella Vito”.</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/22/cmj_indicacao-1_4.pdf</t>
   </si>
   <si>
     <t>Indicação nº  02, de Autoria da Vereadora e Presidente  Tatiane da Saúde, “Solicita ao Chefe do Poder Executivo que seja feita uma faixa de pedestre em frente à Farmácia Poupe Mais, localizada no Residencial Savana Park”.</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/23/cmj_indicacao-1_4.pdf</t>
   </si>
   <si>
     <t>Indicação nº  03, de Autoria da Vereadora e Presidente  Tatiane da Saúde, “Solicita ao Chefe do Poder Executivo a substituição do playground de madeira por um de fibra na Praça do Jean”.</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/24/cmj_indicacao-1_4.pdf</t>
@@ -3674,80 +3716,71 @@
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/25/cmj_indicacao-1_4.pdf</t>
   </si>
   <si>
     <t>Indicação nº  05, de Autoria da Vereadora e Presidente  Tatiane da Saúde, “Solicita ao Chefe do Poder Executivo a pavimentação asfáltica dos seguintes ruas: Rua Sergipe, entre a rua Rio de Janeiro e Florianópolis; Rua Marechal Rondon entre a rua Mato Grosso e Raimundo Cantanhede; Rua Manoel Lacerda Ferraz, entre a rua Francisco Pantoja e Monteiro Lobato.</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/26/cmj_indicacao-1_4.pdf</t>
   </si>
   <si>
     <t>Indicação nº  06, de Autoria da Vereadora e Presidente  Tatiane da Saúde e Vereadora Sthella de Almeida, “Solicita providencia para a implantação da sala lilás exclusivas para mulheres, crianças, adolescentes e pessoas idosas vítimas de violência no Hospital Municipal Sandoval Araújo Dantas.</t>
   </si>
   <si>
     <t>Sthella Almeida</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/27/cmj_indicacao-1_4.pdf</t>
   </si>
   <si>
     <t>Indicação nº  07, de Autoria da Vereadora Sthella de Almeida, “Solicita providências para a construção de paradas de ônibus escolares em pontos estratégicos de Jaru.</t>
   </si>
   <si>
     <t>Indicação nº  08, de Autoria da Vereadora Sthella de Almeida, “Solicita providencia para a implantação de uma academia ao ar livre e playground no Residencial Jardim Primavera’’.</t>
   </si>
   <si>
-    <t>Schimiti Patroleiro</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicação nº  09, de Autoria do Vereador Schimiti Patroleiro, “Solicita ao Chefe do Poder Executivo a possibilidade para pavimentação asfáltica nas seguintes ruas:        Rua  Marcilio Dias  Jardim dos Estados,  entre a rua  Alberto Santos Dumont  e rua  07 de setembro;       Rua  Jean Carlos  entre a rua  Alberto Santos Dumont e rua  07 de setembro;     Rua 21 de Abril entre a rua Alberto Santos Dumont e rua 07 de Setembro”.</t>
   </si>
   <si>
     <t>Indicação nº  10, de Autoria do Vereador Schimiti Patroleiro, “Solicita ao Chefe do Poder Executivo que seja feita drenagem e pavimentação asfáltica  na seguinte rua: Rua Alberto Santos Dumont no Jardim dos Estados, entre a rua  Jean Carlos e a rua  21 de abril.</t>
   </si>
   <si>
     <t>Indicação nº  11, de Autoria do Vereador Schimiti Patroleiro, “Solicita ao Chefe do Poder Executivo a possibilidade para rebaixamento de Morro, retirada de curvas e cascalhamento da linha 615.</t>
   </si>
   <si>
     <t>Indicação nº  12, de Autoria do Vereador Celiandro Marrom, “Solicita ao Poder Executivo que seja instalada uma tenda para os alunos do Jardim Primavera, para que possam aguardar o ônibus escolar.</t>
   </si>
   <si>
     <t>Indicação nº  14, de Autoria do Vereador Celiandro Marrom,“ Solicita ao Chefe do  Poder Executivo que seja feita a pavimentação asfáltica da rua que liga o posto de saúde do setor 08 ao Residencial Jardim Primavera”.</t>
   </si>
   <si>
     <t>Indicação nº 15, de Autoria do Vereador Celiandro Marrom, Solicita  ao Chefe do  Poder Executivo que seja feita drenagem e pavimentação asfáltica da Rua Frei Caneca no setor 07, entre a avenida Florianópolis e a Avenida Marechal Rondon.</t>
   </si>
   <si>
-    <t>Mestre Café</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicação nº  16, de Autoria do Vereador Mestre Café, “Solicita  ao Chefe do  Poder  Executivo que seja feita pavimentação asfáltica no final da rua Avenida Brasil, Setor 05”.</t>
   </si>
   <si>
-    <t>Rafael Lopes</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicação nº  17, de autoria do Vereador Rafael Lopes, Solicita  ao Chefe do  Poder  Executivo que seja feita pavimentação asfáltica nas seguintes ruas: rua Imbuia - Residencial Orleans; Rua Osvaldo Cruz - setor 04; Rua Manoel Lacerda Ferraz - setor 06; Rua João Cavasin - setor 02.</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/38/cmj_indicacao-2_8.pdf</t>
   </si>
   <si>
     <t>Indicação nº  18, de Autoria da Vereadora e Presidente Tatiane  da Saúde, “Solicita ao Chefe do Poder Executivo, que avalie a possibilidade de firmar convênio com o CIMCERO e ofertar vagas na casa de apoio para os pacientes de Jaru que realizam tratamento de saúde em Porto Velho - RO, por meio do SUS.’’</t>
   </si>
   <si>
     <t>Indicação nº  19, de Autoria da Vereadora e Presidente Tatiane  da Saúde, “Solicita ao Chefe do Poder Executivo, que seja feita a aquisição e fornecimento de motocicletas para os Agentes Comunitários de Saúde (ACS) e aos Agentes de Combates às Endemias (ACE) de Jaru.’’</t>
   </si>
   <si>
     <t>Indicação nº  20, de Autoria da Vereadora e Presidente Tatiane  da Saúde, “Solicita ao Chefe do Poder Executivo, a implantação de uma base descentralizada do Serviço de Atendimento Móvel de Urgência (SAMU) em Jaru.’’</t>
   </si>
   <si>
     <t>Indicação nº  21, de Autoria da Vereadora e Presidente Tatiane  da Saúde, “Solicita ao Chefe do Poder Executivo, que seja implantada uma academia ao ar livre na Linha 632.’’</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/42/cmj_indicacao-2_8.pdf</t>
   </si>
   <si>
     <t>Indicação nº  22, de Autoria da Vereadora e Presidente Tatiane  da Saúde, “Solicita ao Chefe do Poder Executivo, que seja implantado um quebra-molas na Rua Minas Gerais, esquina com a Rua Rio Grande do Sul.’’</t>
   </si>
   <si>
     <t>Chiquinho do Cacau</t>
@@ -5943,50 +5976,896 @@
     <t>Indicação nº 384, de autoria do  Vereador Rafael Lopes: Indica ao Excelentíssimo Senhor Prefeito Municipal junto à secretaria competente, a solicitação de envio de Projeto de Lei que Institui a Creche Municipal para Idosos no Município de Jaru/RO e dá outras providências. Em anexo a indicação segue anteprojeto.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Indicação nº 385, de autoria do  Vereador Chiquinho do Cacau: Solicita ao Chefe do Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de providenciar, com urgência, a colocação de duas tampas de bueiro nas seguintes localidades: Rua Rio Branco, em frente ao nº 1520, Rua Rio de Janeiro, próximo à Padaria Ki-Pão. Os bueiros encontram-se com a tampa quebrada   tal situação exige providências garantindo a segurança da comunidade.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>Indicação nº 386, de autoria do  Vereador Chiquinho do Cacau: Solicita ao Chefe do Poder Executivo Municipal, por meio da Secretaria competente, a necessidade de providenciar, a instalação de placas indicativas em todas as entradas das linhas da zona rural, com mensagens de alerta e conscientização para que não sejam jogados lixo ou resíduos nas estradas rurais do Município.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>Indicação nº 387, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Executivo a aquisição de novos computadores para o Distrito de Tarilândia no Centro de saúde Diferenciado Izaltino Lopes De Andrade.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>Indicação nº 388, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Executivo para que seja feita a pavimentação asfáltica na Avenida Dom Pedro I, entre a rua Emílio Moret, no setor 04.</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>Indicação nº 371, de autoria da  Vereadora e Presidente Ta ane da Saúde: Indica ao Chefe do Poder Execu vo Municipal a instalação de quebra-molas (lombadas) nos seguintes locais: Rua Afonso José, nas proximidades do número 3620, entre as Ruas Piauí e Raimundo Cantanhede, a pedido da Sra. Daiane Dias. Rua Afonso José, entre as Ruas Almirante Barroso e Osvaldo Cruz, a pedido do Sra. Rosilda. Rua Plácido de Castro, entre as Ruas Padre Chiquinho e Afonso José, a pedido do Sr. Amarildo. Rua Minas Gerais, nas proximidades da Avenida Tiradentes, a pedido da Sra. Gerliane. Rua Jatobá, a pedido dos moradores do Residencial Orleans. Rua 7 de setembro, esquina com a Rua Marcílio Dias, a pedido da Sra. Gislaine. Avenida Dom Pedro, no setor 06, a pedido da Sra. Edna.</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>Indicação nº 372, de autoria da  Vereadora e Presidente Ta ane da Saúde: Indica ao Chefe do Poder Execu vo que seja realizado a pavimentação asfál ca nos seguintes endereços: Rua Francisco Nunes, equina com a Rua Maranhão a pedido da Sr. Cabelo.  Rua 1º de Maio, setor 06, a pedido do senhor Hélio. Rua Ruth Cardoso, entre as Ruas Padre Chiquinho e Florianópolis, a pedido da Sra. Maria Lúcia.</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>Indicação nº 373, de autoria da  Vereadora e Presidente Ta ane da Saúde: Indica ao Chefe do Poder Execu vo Municipal a instalação de redutores de velocidade na rotatória do cruzamento entre a Rua Tapajós e Av. Vereador Otaviano Pereira Neto, em frente ao IFRO Campus Jaru, a pedido da Sr. Carlos Eduardo.</t>
+  </si>
+  <si>
+    <t>1614</t>
+  </si>
+  <si>
+    <t>Indicação nº 374, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de buscar parceria com a implantação da Casa da Mulher Brasileira, atualmente em construção na cidade de Porto Velho, a fim de ampliar o alcance desse atendimento também às mulheres do Município de Jaru.</t>
+  </si>
+  <si>
+    <t>1615</t>
+  </si>
+  <si>
+    <t>Indicação nº 375, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de implantação de um quebra-mola em frente à Escola Jardim Primavera, localizada no Residencial Jardim Primavera, A pedido das mães dos alunos.</t>
+  </si>
+  <si>
+    <t>1616</t>
+  </si>
+  <si>
+    <t>Indicação nº 376, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de implantação de um quebra-mola na Estrada Primavera, que dá acesso ao Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>Indicação nº 378, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de revitalização da faixa de pedestres na Rua Raimundo Barreto, no Setor 07, A pedido dos Moradores.</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>Indicação nº 379, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de implantação de uma faixa de pedestres em frente à Igreja Pentecostal Ebenézer, localizada na Rua Rio Grande do Sul, nº 3672, Setor 05.</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>Indicação nº 380, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de realização de serviços de limpeza e manutenção nas áreas públicas do Habitacional Primavera.</t>
+  </si>
+  <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>Indicação nº 381, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de pavimentação asfál ca na quadra da Rua Nilton de Oliveira Araújo, localizada entre as ruas João Ba sta e Afonso José.</t>
+  </si>
+  <si>
+    <t>1625</t>
+  </si>
+  <si>
+    <t>Indicação nº 382, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Execu vo Municipal a possibilidade de implantação de hortas pedagógicas em todas as escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>Indicação nº 384, de autoria do  Vereador Rafael Lopes: Indica ao Excelen ssimo Senhor Prefeito Municipal junto à secretaria competente, a solicitação de envio de Projeto de Lei que Ins tui a Creche Municipal para Idosos no Município de Jaru/RO e dá outras providências. Em anexo a indicação segue anteprojeto.</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>Indicação nº 386, de autoria do  Vereador Chiquinho do Cacau: Solicita ao Chefe do Poder Execu vo Municipal, por meio da Secretaria competente, a necessidade de providenciar, a instalação de placas indica vas em todas as entradas das linhas da zona rural, com mensagens de alerta e conscien zação para que não sejam jogados lixo ou resíduos nas estradas rurais do Município.</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>Indicação nº 387, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Execu vo a aquisição de novos computadores para o Distrito de Tarilândia no Centro de saúde Diferenciado Izal no Lopes De Andrade.</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>Indicação nº 388, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Execu vo para que seja feita a pavimentação asfál ca na Avenida Dom Pedro I, entre a rua Emílio Moret, no setor 04.</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>Indicação nº 389, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Execu vo para que seja feita a reforma do muro do an go cemitério.</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>Indicação nº 390, de autoria da  Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Execu vo a criação de um Projeto de Lei que estabeleça incen vos para cidadãos e empresas que par cipam da coleta sele va no município de Jaru, com a concessão de desconto no Imposto Predial e Territorial Urbano IPTU. Conforme Anteprojeto de Lei em anexo.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>Indicação nº 391, de autoria da  Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Execu vo a abertura da Rua Goiás, localizada no Setor 02, com o obje vo de proporcionar acesso direto ao Bairro Parque Universitário, visando melhorar o fluxo de trânsito e valorização da região.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>Indicação nº 392, de autoria da  Vereadora Suhelen Fernanda: Indica ao Chefe do Poder Execu vo a pavimentação asfál ca de todas as ruas do Bairro Parque Universitário II, visando melhorar a infraestrutura urbana e a qualidade de vida dos moradores, visto que até o momento o mesmo não tem ruas pavimentadas,  considerando também a proximidade com o IFRO e a Faculdade FIMCA.</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>Indicação nº 393, de autoria da Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo que seja realizado a pavimentação asfáltica nos seguintes endereços: Rua Euclides da Cunha, nas proximidades do Hospital Municipal, a pedido do Sr. Oldado. Rua Carlos Alberto Bezerra, no Setor Industrial, a pedido da Sra. Reni. Rua Manoel Ribeiro Mendes, entre as ruas Afonso José e João Batista, a pedido da Sra. Maria Cristina. Rua Frei Caneca, esquina com Paraná, a pedido da Sra. Leidiane Rua Dilma de Oliveira, a pedido do Sr. Ildson. Rua Benjamin Constant, entre as ruas Marechal Rondon e Padre Chiquinho, a pedido Erlaine. Rua Pernambuco, entre as ruas Padre Chiquinho e Afonso José, a pedido da Sr. Kleyton.</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>Indicação nº 394, de autoria da Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal que seja realizada a aquisição de um tablado de fisioterapia e uma maca de descompressão lombar para o Centro de Especialidades e demais salas de fisioterapia do município.</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>Indicação nº 395, de autoria da Vereadora e Presidente Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal que seja dada urgência na construção da tampa do bueiro localizado na Rua Marechal Rondon, nº 1545, Setor 03.</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>Indicação nº 396, de autoria do  Vereador Dr. Éverson Queiróz: Indica ao Chefe do Poder Executivo Municipal a instalação de lombadas na Avenida Hugo Orlandine, sendo uma próxima ao endereço nº 3831 e outra próxima ao nº 4074, no Setor Jardim Novo Estado II.</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>Indicação nº 397, de autoria do  Vereador Dr. Éverson Queiróz: Indica ao Chefe do Poder Executivo Municipal o asfaltamento e a melhoria da Rua Vila Lobos, no Setor 06.</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>Indicação nº 398, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Executivo a pavimentação asfáltica das seguintes ruas:    Rua Pernambuco Nº 1902, setor 04,        Rua Adalberto da Costa Gadelha, entre as ruas Rio Grande do Norte e Monteiro Lobato, setor 06.</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>Indicação nº 399, de autoria do  Vereador Mestre Café: Indica ao chefe do poder executivo para que seja feita a implantação de iluminação na seguinte rua: Rua Pernambuco, setor 04.</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>Indicação nº 400, de autoria do  Vereador Schimit Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja implantada a devida sinalização, em especial a pintura de faixas de pedestres, no cruzamento da linha 605 com a rua Rio Grande do Norte na rotatória, em pontos estratégicos das vias públicas do município.</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>Indicação nº 401, de autoria do  Vereador Schimit Patroleiro: Indica ao Chefe do Poder Executivo Municipal seja realizada a implantação de caixa de bueiro com a respectiva tampa no cruzamento da Linha 605 com a Rua Ayrton Senna, no setor Jardim dos Estados. Pois o local se encontram aberto, oferecendo riscos à população.</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>Indicação nº 402, de autoria do  Vereador Schimit Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada, com a máxima brevidade possível, a limpeza e o escoamento da água acumulada na Rua José Abadias, localizada no Bairro Savana Park.</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>Indicação nº 403, de autoria do  Vereador Schimit Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada,  a limpeza em torno da área verde localizada na Rua Edivilso J. Façanha, no Bairro Savana Park.</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>Indicação nº 404, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a pintura de uma faixa de pedestre em frente à Igreja Evangélica Assembleia de Deus, localizada na Rua Raimundo Barreto, nº 1863, Setor 07, a pedido do Sr. Moisés.</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>Indicação nº 405, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a pintura e revitalização da faixa de pedestres localizada em frente à AABB, A pedido dos Moradores.</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>Indicação nº 406, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a revitalização do quebra-molas localizado em frente à Igreja Evangélica Assembleia de Deus, situada na Rua Raimundo Barreto, nº 1863, Setor 07, A revitalização deverá incluir a reconstrução, nivelamento e pintura do redutor de velocidade, garantindo que ele volte a cumprir sua função de forma eficaz. a pedido do Sr. Moisés.</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>Indicação nº 407, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de implantar salas de regulação em todas as escolas da Rede Municipal de Ensino, com o objetivo de oferecer um espaço adequado e especializado para o atendimento de crianças neurodivergentes, assegurando que elas recebam o suporte necessário para o seu desenvolvimento escolar e social.</t>
+  </si>
+  <si>
+    <t>1652</t>
+  </si>
+  <si>
+    <t>Indicação nº 408, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de implantar uma passarela coberta na Escola Maria de Lourdes, com o objetivo de oferecer proteção aos alunos e responsáveis durante o acesso à unidade escolar.</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>Indicação nº 409, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de instituir um coral infantil no município, destinado a crianças da rede municipal de ensino e da comunidade em geral.</t>
+  </si>
+  <si>
+    <t>1654</t>
+  </si>
+  <si>
+    <t>Indicação nº 410, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a poda das árvores localizadas nas seguintes ruas do Residencial Savana: Rua Agenor Luiz Correia, do nº 3662 ao nº 3438, Rua Joaquim Rodrigues Moura, Atendendo a pedidos dos moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>1655</t>
+  </si>
+  <si>
+    <t>Indicação nº 411, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a realização da limpeza e manutenção dos canteiros localizados nas principais ruas e nas áreas mais conservadas do Residencial Savana, atendendo a pedidos dos moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>1656</t>
+  </si>
+  <si>
+    <t>Indicação nº 412, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a manutenção da placa de advertência A-32b Passagem Sinalizada de Escolares, localizada em frente à Escola do Primavera, na esquina da Rua Magnólia, Residencial Jardim Primavera, a qual encontra-se em risco de queda. A pedido dos Moradores.</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>Indicação nº 413, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Executivo para que seja feita a aquisição de um aparelho de tomografia.</t>
+  </si>
+  <si>
+    <t>1658</t>
+  </si>
+  <si>
+    <t>Indicação nº 414, de autoria do  Vereador Mestre Café: Indica ao Chefe do Poder Executivo para que seja feita a implantação de iluminação pública na rua Pernambuco, que fica entre a rua Padre Chiquinho e Afonso José.</t>
+  </si>
+  <si>
+    <t>1659</t>
+  </si>
+  <si>
+    <t>Indicação nº 415, de autoria do  Vereador Rafael Lopes:  Solicita providência de pavimentação asfáltica para rua Pernambuco, setor 04 trecho entre a rua Padre Chiquinho e rua Afonso José, a pedido da moradora Poliana.</t>
+  </si>
+  <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>Indicação nº 416, de autoria da  Vereadora e Presidente Tatiane da Saúde:  Indica ao Chefe do Poder Executivo Municipal, a possibilidade de realizar a ampliação do Centro de Saúde Dr. Antônio Carmona Tressoldi, localizado no bairro Jardim dos Estados, incluindo em seu projeto a construção de uma Academia de Saúde.</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>Indicação nº 417, de autoria da  Vereadora e Presidente Tatiane da Saúde:   Indica ao Chefe do Poder Executivo Municipal, a possibilidade de implantação de um consultório odontológico no Centro de Saúde Dr. Antônio Carmona Tressoldi.</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>Indicação nº 418, de autoria da  Vereadora e Presidente Tatiane da Saúde:   Indica ao Chefe do Poder Executivo Municipal, a possibilidade de implantação de uma Academia Popular no Setor 02, atendendo a solicitação da senhora Inês, moradora da localidade.</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>Indicação nº 419, de autoria da  Vereadora e Presidente Tatiane da Saúde:   Indica ao Chefe do Poder Executivo Municipal, a possibilidade de disponibilizar mais uma equipe de saúde para o Centro de Saúde Dr. Antônio Carmona Tressoldi.</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>Indicação nº 420, de autoria da  Vereadora e Presidente Tatiane da Saúde:   Indica ao Chefe do Poder Executivo que seja realizada a pavimentação asfáltica na Rua Adalberto Costa Gadelha, localizada no Setor 06, a pedido do Senhor Joaquim.</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>Indicação nº 421, de autoria da  Vereadora e Presidente Tatiane da Saúde:   Indica ao Chefe do Poder Executivo Municipal, a possibilidade de equiparar o piso salarial dos auxiliares de enfermagem ao piso salarial vigente para os técnicos de enfermagem.</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>Indicação nº 422, de autoria da  Vereadora e Presidente Tatiane da Saúde:  Indica ao Chefe do Poder Executivo Municipal, a possibilidade de realizar a ampliação do Centro de Saúde Dr. Antônio Carmona Tressoldi, situado no bairro Jardim dos Estados.</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>Indicação nº 423, de autoria do  Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que seja feito a pavimentação asfáltica na linha 605 trechos a rua monteiro lobato a rua dos ipês, última rua do loteamento Orlandini.</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>Indicação nº 424, de autoria do  Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que seja feito a realização do rebaixamento de morro na Linha 601, km 08, com o devido arruamento da entrada da referida via, visto que a mesma se encontra em desnível elevado, solicito ainda que seja efetuado o encascalhamento nos pontos críticos ao longo da linha.</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>Indicação nº 425, de autoria do  Vereador Schimiti Patroleiro:  Indica ao Chefe do Poder Executivo Municipal que seja feito a pavimentação asfáltica da rua 13 de maio, trechos da rua 21 de abril até o loteamento orlandini.</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>Indicação nº 426, de autoria da  Vereadora Sthella Almeida:  Indica ao Chefe do Poder Executivo Municipal a possibilidade de disponibilizar mais profissionais da área da Psicologia para atuarem no Centro de Saúde Marcelina Tereza de Carvalho, localizado no Setor 08 deste município.</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>Indicação nº 427, de autoria da  Vereadora Sthella Almeida:  Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a revitalização das faixas de pedestres ao longo de toda a Avenida Dom Pedro I, com travessias completas  isto é, de um lado ao outro da via, passando pelo canteiro central  nos seguintes pontos:  Em frente ao Posto Patrão e atravessando a via até a Rondofrutas. Em frente à loja Moda 20 e atravessando a via até a Farmácia Ultrapopular. Na esquina do Supermercado Irmãos Gonçalves e atravessando a via até o Supermercado Ebenezer.  Em frente ao Supermercado Irmãos Gonçalves e atravessando a via até a Farmácia Preço Baixo. Na esquina do Supermercado Irmãos Gonçalves e atravessando a via até a Farmácia Drogasil. Na esquina da loja Novalar e atravessando a via até a Farmácia Economize. Na esquina da garagem da Eucatur e atravessando a via até a Lanchonete Pastelão.  Na esquina da conveniência Haid e atravessando a via até a Praça da Dom Pedro.  Na esquina da 1</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>Indicação nº 428, de autoria do  Vereador Dr. Éverson Queiroz:  A pedido dos moradores, indica ao Chefe do Poder Executivo Municipal, que seja feita a manutenção das lâmpadas que se fizerem necessárias, local rua Nilton de Oliveira, esquina com a rua João Batista, setor 04.</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>Indicação nº 429, de autoria do  Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal, que seja feita a recuperação da estrada do Residencial Primavera, tendo em vista a necessidade de melhorar as condições de tráfego, garantindo segurança e acessibilidade aos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>Indicação nº 430, de autoria do  Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal, que seja realizada a retirada de uma moita de bambu localizada no Setor 08, nas proximidades das ruas Margarete F. Costa e Inês Batistão, atendendo ao pedido das moradoras da localidade, senhora Maria e senhora Lenir.</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>Indicação nº 431, de autoria do  Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a ampliação do refeitório do Colégio Menésio de Víctor, localizado no bairro Jardim dos Estados, tendo em vista que o espaço atual não está suportando a demanda de alunos.</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>1680</t>
+  </si>
+  <si>
+    <t>Indicação nº 433, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de contratação de intérpretes de LIBRAS (Língua Brasileira de Sinais) para atuarem especificamente na área da saúde, com a finalidade de auxiliar os profissionais no atendimento de pessoas surdas, bem como daquelas que necessitem desse recurso, assegurando que os serviços de saúde sejam realizados de forma adequada, inclusiva e humanizada. A solicitação é feita a pedido da senhora Sebastiana, mãe de um jovem surdo, que busca por atendimento de saúde acessível e inclusivo.</t>
+  </si>
+  <si>
+    <t>1686</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>Indicação nº 435, de autoria da  Vereadora e Presidente  Tatiane da Saúde:  Indica ao Chefe do Poder Executivo Municipal a possibilidade de construir uma ponte ligando a Rua Pará à Rua Goiás, com o objetivo de melhorar o tráfego e a mobilidade urbana naquela região.</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>Indicação nº 437, de autoria do  Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a substituição da ponte existente por tubo Armco na linha 634, km 41, tendo em vista que a atual estrutura se encontra em condições precárias, oferecendo risco à segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>Indicação nº 438, de autoria do  Vereador Rafael Lopes: Solicita providência de pavimentação asfáltica para rua Osvaldo Cruz, setor 04, trecho entre a rua Maranhão e fim de rua, a pedido do morador Jordelino Amaro.</t>
+  </si>
+  <si>
+    <t>1691</t>
+  </si>
+  <si>
+    <t>Indicação nº 439, de autoria da  Vereadora e Presidente  Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal a instalação de quebra-molas (lombadas) na Rua Afonso José, em frente ao nº 1611, Setor 07, a pedido da Sra. Magaly.</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>Indicação nº 440, de autoria do  Vereador Chiquinho do Cacau:  Indica ao Chefe do Poder Executivo Municipal, a criação de um Plano de Emergência voltado ao atendimento das famílias do PA Jaru Uaru, localizado no distrito de Tarilândia. A solicitação visa garantir uma resposta rápida e eficiente em situações de urgência, contando com o apoio de bombeiros, ambulância e equipe de psicólogos, assegurando tanto o atendimento físico quanto o suporte emocional às famílias em momentos de crise.</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>Indicação nº 441, de autoria do  Vereador Chiquinho do Cacau:  Indica ao Chefe do Poder Executivo Municipal, a aquisição de bicicletas elétricas ou motocicletas destinadas às cooperativas de catadores e recicladores do Município de Jaru/RO, com o objetivo de apoiar e ampliar o trabalho de coleta seletiva nas áreas residenciais.</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>Indicação nº 442, de autoria do  Vereador Éverson Queiróz: Indica ao Chefe do Poder Executivo Municipal a possibilidade de ser feita a instalação de uma lombada com a devida sinalização, rua Castro Alves, setor 06, próximo ao endereço nº 3574.</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>Indicação nº 443, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de instalar um bebedouro de água tratada na Praça Municipal Savana Park.</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>Indicação nº 444, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a implantação de um quebra-mola na Rua Tapajós, nº 3318, Setor 02, neste município, a pedido da Sra. Maria.</t>
+  </si>
+  <si>
+    <t>1697</t>
+  </si>
+  <si>
+    <t>Indicação nº 445, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a implantação de um quebra-mola na Rua Florianópolis com Rua Cândido Portinari, neste município.</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>Indicação nº 446, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a implantação de uma faixa de pedestres na Rua Plácido de Castro, nº 1981, em frente à Igreja Evangélica Pentecostal Deus Te Chama.</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>Indicação nº 447, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a implantação de uma faixa de pedestres no cruzamento da Rua Tapajós com a Rua Rio Grande do Norte, nº 712.</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>Indicação nº 448, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a implantação de uma faixa de pedestres no cruzamento da Rua Padre Chiquinho, nº 1326, com a Rua Frei Caneca, nº 1721.</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>Indicação nº 449, de autoria da Presidente e Vereadora Tatiane da Saúde: Indica ao Chefe do Poder Executivo que seja realizado a pavimentação asfáltica nos seguintes endereços: Rua Ruth Cardoso, entre a Rua Padre Chiquinho e Rua Florianópolis, a pedido da Sra. Maria Lúcia.</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>Indicação nº 450, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de instalar um bebedouro de água tratada na Praça Municipal Jardim dos Estados, A pedido da Criança Italo.</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>Indicação nº 451, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de instalar uma faixa de pedestres em frente à Câmara Municipal de Jaru, visando garantir mais segurança na travessia de pedestres que circulam diariamente pelo local, A pedido da criança Alice Santos, de 4 anos.</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>Indicação nº 452, de autoria da  Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de implantar um playground e um bebedouro público no Setor 8, a pedido da Sra.Maria Madalena.</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>Indicação nº 453, de autoria do Vereador Mestre Café: Indica ao Chefe do Poder Executivo para que seja feita a implantação de um quebra-molas na seguinte rua: Rua Emilio Moretti com rua João Batista, setor 07.</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>Indicação nº 454, de autoria da Presidente e Vereadora Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal a realização de melhorias no entorno da Escola Menezio de Vítor, no bairro Jardim Novo Estado, consistindo no plantio de grama ou na construção de calçada na área localizada aos fundos da instituição, a pedido da Sra. Rosilene.</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>Indicação nº 455, de autoria da Presidente e Vereadora Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal a realização de manutenção do concreto ao redor do bueiro localizado na esquina da Rua Rio Branco com a Rua Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>Indicação nº 456, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal, que seja realizada a implantação de manilhas e o encascalhamento na Rua Getúlio Vargas, esquina com a Rua Jean Carlos, no bairro Jardim dos Estados.</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>Indicação nº 457, de autoria do Vereador Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal, que seja realizado o reparo da iluminação pública na Avenida JK, tendo em vista que em diversos pontos a via encontra-se com lâmpadas queimadas ou ausência total de iluminação, comprometendo a segurança e o bem-estar dos moradores e transeuntes que utilizam a referida avenida.</t>
+  </si>
+  <si>
+    <t>1712</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>Indicação nº 459, de autoria da Vereadora Sthela Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de instalar um playground infantil no distrito de Jaru-Uaru, visando oferecer um espaço adequado de lazer e convivência para as crianças daquela localidade, A pedido dos moradores.</t>
+  </si>
+  <si>
+    <t>1714</t>
+  </si>
+  <si>
+    <t>Indicação nº 460, de autoria da Presidente e Vereadora Tatiane da Saúde: Indica ao Chefe do Poder Executivo Municipal a instalação de uma faixa de pedestres em frente ao CAPS (Centro de Atenção Psicossocial).</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>Indicação nº 461, de autoria da Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a manutenção da academia localizada na Praça da Baixada, garantindo o bom funcionamento dos equipamentos e a segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>1716</t>
+  </si>
+  <si>
+    <t>Sol de Verão</t>
+  </si>
+  <si>
+    <t>Indicação nº 462, de autoria da Vereadora Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a realização de limpeza e manutenção do bebedouro de água instalado na Praça da Dom Pedro, garantindo a higiene e o uso seguro por parte da população.</t>
+  </si>
+  <si>
+    <t>1717</t>
+  </si>
+  <si>
+    <t>Indicação nº 463, de autoria do Vereador  Rafael Lopes: Solicita providência para manutenção e cascalhamento na rua 1º de Maio no setor 06, a pedido dos moradores Jorge, Zilda, Sebastião e Laercio.</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>Indicação nº 464, de autoria do Vereador  Chiquinho do Cacau:   Solicita ao Chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras e do setor de fiscalização da Prefeitura, que sejam adotadas as devidas providências quanto à situação de um imóvel abandonado localizado na Rua Ceará, Setor 3, ao lado do nº 1043, nas proximidades da COOPED.</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>Indicação nº 466, de autoria da Vereadora  Suhelen Fernanda:   Indica ao Chefe do Poder Executivo a instalação de redutor de velocidade (quebra-molas) na Rua Minas Gerias , esquina com a Avenida Rio Branco, no Setor 05.</t>
+  </si>
+  <si>
+    <t>1721</t>
+  </si>
+  <si>
+    <t>Indicação nº 467, de autoria da Vereadora  Suhelen Fernanda:   Indica ao Chefe do Poder Executivo a instalação de redutor de velocidade (quebra-molas) na Rua Afonso José , esquina com a Rua Princesa Isabel, no Setor 01.</t>
+  </si>
+  <si>
+    <t>1722</t>
+  </si>
+  <si>
+    <t>Indicação nº 468, de autoria do Vereador  Schimit Patroleiro:   Indica ao Chefe do Poder Executivo Municipal que seja realizada a renovação da faixa de pedestre e a implantação de placas de sinalização na Rua Marechal Rondon, em frente ao Centro de Ensino kolping, e em frente a Jefrios, tendo em vista a necessidade de garantir maior segurança aos estudantes, servidores e demais usuários que transitam diariamente pelo local.</t>
+  </si>
+  <si>
+    <t>1723</t>
+  </si>
+  <si>
+    <t>Indicação nº 469, de autoria do Vereador  Schimit Patroleiro:    Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação de asfalto na seguinte rua: Rua Sergipe, no trecho compreendido entre a Rua Florianópolis e a Rua Rio de Janeiro, tendo em vista a necessidade de melhorar as condições de trafegabilidade e atender à demanda dos moradores.</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>Indicação nº 470, de autoria do Vereador  Mestre Café:    Indica ao Chefe do Poder Executivo  que seja feita uma operação  tapa-buracos nas seguintes locais: Rua Minas Gerais, com Avenida Padre Adolpho Rohl, E na Linha 627.</t>
+  </si>
+  <si>
+    <t>1725</t>
+  </si>
+  <si>
+    <t>Indicação nº 471, de autoria da Vereadora  Sthella Almeida:    Indica ao Chefe do Poder Executivo Municipal a possibilidade de criar um espaço de lazer no bairro Morumbi Residencial, proporcionando aos moradores um local adequado para convivência, recreação e prática de atividades físicas.</t>
+  </si>
+  <si>
+    <t>1726</t>
+  </si>
+  <si>
+    <t>Indicação nº 472, de autoria da Vereadora  Suhelen Fernanda:    Indica ao Chefe do Poder Executivo que seja feito a  realização da limpeza do terreno na  esquina da Rua Otaviano Neto, com a linha 607.</t>
+  </si>
+  <si>
+    <t>1727</t>
+  </si>
+  <si>
+    <t>Indicação nº 473, de autoria do Vereador  Rafael Lopes:    Indica ao Excelentíssimo Senhor Prefeito Municipal junto à secretaria competente, a solicitação de envio de Projeto de Lei nos termos do Anteprojeto nº 005/2025 Institui o Programa de Farmácias Credenciadas de Jaru para cobertura complementar de medicamentos da Relação Municipal de Medicamentos (REMUME) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1728</t>
+  </si>
+  <si>
+    <t>Indicação nº 474, de autoria da Vereadora e Presidente  Tatiane da Saúde:    Indica, ao Chefe do Poder Executivo Municipal a Implantação do Programa de Enfrentamento da Obesidade Mórbida na Rede Municipal de Saúde Pública de Jaru.</t>
+  </si>
+  <si>
+    <t>1729</t>
+  </si>
+  <si>
+    <t>Indicação nº 475, de autoria da Vereadora e Presidente  Tatiane da Saúde:    Indica ao Chefe do Poder Executivo Municipal a instalação de um quebra-molas na Rua Euclides da Cunha, Setor 7, no trecho compreendido entre as ruas Goiás e Rio de Janeiro, a pedido da Sra. Sandra.</t>
+  </si>
+  <si>
+    <t>1730</t>
+  </si>
+  <si>
+    <t>Indicação nº 476, de autoria da Vereadora  Suhelen Fernanda:    Indica ao Chefe do Poder Executivo que seja realizado a operação tapa-buracos na Rua Minas Gerias , esquina com a Rua avenida Padre Adolpho Rohl, no Setor 05.</t>
+  </si>
+  <si>
+    <t>1731</t>
+  </si>
+  <si>
+    <t>Indicação nº 477, de autoria do Vereador  Éverson Queiróz:     Indica ao Chefe do Poder Executivo Municipal, que seja realizado, com caráter de urgência, a manutenção e pavimentação da Rua Nilton de Oliveira Araújo, no trecho compreendido entre a Rua João Batista e Rua Afonso José.</t>
+  </si>
+  <si>
+    <t>1732</t>
+  </si>
+  <si>
+    <t>Indicação nº 478, de autoria do Vereador  Éverson Queiróz:     Indica ao Chefe do Poder Executivo Municipal, que seja realizada a correção e adequação do nivelamento na Rua Ivanilda Rosa Sote próximo ao endereço de nº1355 Savana Park, visando solucionar o acúmulo de água em frente as residências.</t>
+  </si>
+  <si>
+    <t>1733</t>
+  </si>
+  <si>
+    <t>Indicação nº 479, de autoria do Vereador  Schimiti Patroleiro:     Indica ao Chefe do Poder Executivo Municipal que seja realizada a operação tapa-buraco na Linha 627, no sentido do bairro Jardim Europa, visando melhorar as condições de tráfego e garantir maior segurança aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>1734</t>
+  </si>
+  <si>
+    <t>Indicação nº 480, de autoria do Vereador  Schimiti Patroleiro: Indica ao Chefe do Poder Executivo Municipal que seja realizada a implantação de redutores de velocidade (quebra-molas) na Rua Raimundo Barreto, no trecho compreendido entre as Ruas João Batista e Afonso José, setor 07 entre o açougue central e o espetinho do Mirley.</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>Indicação nº 481, de autoria da Vereadora  Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a pavimentação asfáltica do trecho restante da Rua Manoel Lacerda Ferraz, compreendido entre as ruas Monteiro Lobato e Francisco Pantoja, no Setor 06, atendendo à solicitação dos moradores que utilizam diariamente essa via.</t>
+  </si>
+  <si>
+    <t>1737</t>
+  </si>
+  <si>
+    <t>Indicação nº 482, de autoria da Vereadora  Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar melhorias na sinalização e na segurança viária no trecho entre a Rua Rio Branco e a Rua Tiradentes, nas proximidades da Igreja Pentecostal Ungida, considerando as recorrentes situações de risco relatadas pelos moradores.</t>
+  </si>
+  <si>
+    <t>1740</t>
+  </si>
+  <si>
+    <t>Indicação nº 483, de autoria da Vereadora  Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a revitalização das faixas de pedestre em diversos pontos da cidade, com atenção especial aos trechos apontados pela comunidade, tais como: Avenida Marechal Rondon, em frente a Gazin; Rua Padre Adolfo, em frente à Casa Lotérica; Outros pontos ao longo da Rua Padre Adolfo, onde a sinalização horizontal encontra-se apagada.</t>
+  </si>
+  <si>
+    <t>1743</t>
+  </si>
+  <si>
+    <t>Indicação nº 484, de autoria da Vereadora  Sthella Almeida: Indica ao Chefe do Poder Executivo Municipal a possibilidade de realizar a limpeza e manutenção dos canteiros existentes na linha que passa em frente ao Distrito de Santa Cruz, atendendo às solicitações dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1744</t>
+  </si>
+  <si>
+    <t>Indicação nº 485, de autoria do Vereador  Mestre Café: Indica ao Chefe do Poder Executivo para que seja feita a implantação de um quebra molas nas seguintes ruas: Rua Euclides da Cunha, setor 7 próximo ao N°1004 e  Rua Afonso José, setor 4 próximo ao N° 1860.</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>APCE</t>
+  </si>
+  <si>
+    <t>Atos que apreciam as contas do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/decreto_prestacao_de_contas_2024.pdf</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO Nº. 43, DE 15 DEZEMBRO DE 2025, Dispõe sobre a Prestação de Contas do Chefe do Poder Executivo Municipal, Sr. João Gonçalves Silva Junior, referente ao exercício financeiro de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>ALP</t>
+  </si>
+  <si>
+    <t>Atividades Legislativas dos Parlamentares</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2030/atividades_parlamentares_-_mestre_cafe.pdf</t>
+  </si>
+  <si>
+    <t>Atividades parlamentares.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/07573deb_964.pdf</t>
+  </si>
+  <si>
+    <t>RELATÓRIO DE ATIVIDADES LEGISLATIVAS DO EXERCÍCIO DE 2025.</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2034/atividades_parlamentares_vereador_celiandro_ribeiro_de_jesus.pdf</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2036/cmj_comunicacao_interna-1.pdf</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2038/cmj_comunicacao_interna_-_schimiti.pdf</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2040/atividades_parlamentares_-rafael_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Atividades parlamentares</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2041/cmj_comunicacao_interna-2-_joao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2043/cmj_comunicacao_interna-_chiquinho_do_cacau.pdf</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2048/atividades_parlamentares__suhelen_fernanda.pdf</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2050/atividades_parlamentares_vereador_orlando_costa_dos_anjos.pdf</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2051/atividades_parlamentares_vereador_marcao_de_tarilandia.pdf</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>Josemar da Trinta e Quatro</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2052/atividades_parlamentares_vereador_josemar_figueira.pdf</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2053/atividades_parlamentares_vereadora_sthella_de_almeida_1.pdf</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2111/atividades_parlamentares_presidente_tatiane_da_saude_1.pdf</t>
+  </si>
+  <si>
+    <t>ATIVIDADES PARLAMENTARES</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2112/atividades_parlamentares_2025.pdf</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Votações nominais</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2084/cmj_ata-3_-1_1.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2085/cmj_ata-5_4_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2086/cmj_ata-7_4_1.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA,DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2087/cmj_ata-12_5.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2088/01-cmj_ata-13_-1_1.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 1ª SESSÃO LEGISLATIVA, DA 11ª LEGISLATURA. VOTAÇÃO NOMINAL</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2089/cmj_ata-16_-2_2.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 16ª Sessão Extraordinária da Câmara Municipal de Jaru/RO, da 1ª sessão legislativa, da 11ª legislatura. VOTAÇÃO NOMINAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6290,56 +7169,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/229/ja_foi_enviado_para_os_vereadores_proposta_de_emenda_a_lei_organica_no_26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/262/pr_400.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/247/pl_465.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/248/pl_466.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_467.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_468.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/9/pl_4207.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1/19-008824-2025_01_9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2/pl_4.374.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/3/pl_4.375.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/4/pl_4.376.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/5/pl_4380.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/6/pl_4381.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/7/pl_4382.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/12/pl_4391.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/13/pl_4392.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/214/pl_4401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/215/pl_4402.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/216/pl_4403.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/217/pl_4404.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/228/19-012217-2025_01_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/224/pl_4.417.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/225/pl_4.418.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/226/pl_4.419.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/227/pl_4.420.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/230/pl_4.421.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/231/pl_4.422.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/249/pl_4423.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/250/pl_4424.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/232/pl_4.425.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/251/pl_4426.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/252/pl_4427.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/253/pl_4428.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/254/pl_4429.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/255/pl_4431.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/256/pl_4432.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/257/pl_4433.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/233/pl_4.435.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/234/pl_4.436.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/235/pl_4.438.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/236/pl_4.439.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/237/pl_4.440.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/238/pl_4.441.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/239/pl_4.442.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/240/pl_4.445.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/241/pl_4.447.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/242/pl_4.448.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/243/pl_4.449.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/244/pl_4.450.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/245/pl_4.451.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/246/pl_4.452.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/258/pl_4453.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/259/pl_4456.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/260/pl_4457.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/261/pl_4458.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/266/pl_4459.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/267/pl_4461.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/268/pl_4462.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/269/pl_4463.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/270/pl_4464.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/271/pl_4465.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/272/pl_4466.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/273/pl_4467.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/274/pl_4468.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/275/pl_4469.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/277/pl_4470.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/278/pl_4471.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/337/pl_4472.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/338/pl_4473.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/339/pl_4474.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/340/pl_4475.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/341/pl_4476.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/342/pl_4477.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/343/pl_4.478.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/344/pl_4.479.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/345/pl_4480.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/346/pl_4481.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/347/pl_4482.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/348/pl_4483.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/349/pl_4484.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/350/pl_4485.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/351/pl_4486.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/352/pl_4488.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/353/pl_4489.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/354/pl_4490.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/355/pl_4491.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/356/pl_4492.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/358/pl_4495.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/359/pl_4496.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/360/pl_4497.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/415/pl_4498.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/416/pl_4499.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/417/pl_4500.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/418/pl_4501.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/419/pl_4502.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/420/pl_4503.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/421/pl_4504.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/422/pl_4505.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/423/pl_4506.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/424/pl_4507.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/425/pl_4508.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/426/pl_4509.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/427/pl_4510.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/428/pl_4511.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/429/pl_4512.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/430/pl_4513.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/431/pl_4514.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/432/pl_4515.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/433/pl_4516.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/459/pl_4517.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/478/pl_4518.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_resolucao_no_399.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/434/pr_401_-_fernando_maximo_-_celiandro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/276/pr_442.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/cmj_ata-1_-1_4.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/cmj_ata-2_-1_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/cmj_ata-03_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/cmj_ata-4_-1_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/cmj_ata-5_-2_3.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/cmj_ata-6_-2_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/cmj_ata-7_-2_4.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/cmj_ata-8_-1_3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/cmj_ata-9_-3_4.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/cmj_ata-10_-2_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/cmj_ata-11_-3_3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/cmj_ata-12_-2_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/cmj_ata-13_-2_3.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/ata-14_-2_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/ata-15_3.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/ata-16_4.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/cmj_ata-17_-1_3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/cmj_ata-18_-2_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/cmj_ata-19_3.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/cmj_ata-20_-1_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/218/ata_ordinaria-21_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/219/cmj_ata-22_3.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/220/cmj_ata-23_4.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/cmj_ata-24_-2_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/cmj_ata-25_-3_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/279/cmj_ata-27_-2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/280/cmj_ata-28_-2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1030/cmj_ata-29_-1_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1031/cmj_ata-31_-1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/cmj_ata-32_-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1034/cmj_ata-34_-2_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/cmj_ata-35_-1_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/cmj_ata-36_-2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/cmj_ata-37_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/cmj_ata-38.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/cmj_ata-39_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1123/cmj_ata-2_5.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/cmj_ata-3_-1_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/cmj_ata-4_3.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/cmj_ata-5_4_-_copia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/cmj_ata-6_4.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/cmj_ata-7_4.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/cmj_ata-8_3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/cmj_ata-9_-2_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/cmj_ata-10_-1_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/cmj_ata-11_-4.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/cmj_ata-12_5.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/01-cmj_ata-13_-1_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/cmj_ata-14_-1_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/cmj_ata-15_-2_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/cmj_ata-16_-2_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/ata-17_-1_3.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/ata-19_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/cmj_ata-20_4.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/cmj_ata-21_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/cmj_ata-22_-1_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/cmj_ata-23_-2_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/94/cmj_ata-24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/221/cmj_ata-25_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/222/cmj_ata-26_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/cmj_ata-28_-1_3.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/cmj_ata-29_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1048/ata-30_-2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/cmj_ata-31_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1059/cmj_ata-32_-5.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/cmj_ata-33_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/cmj_ata-34_3.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1071/cmj_ata-35_2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/cmj_ata-36_-1_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/cmj_ata-37_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/cmj_ata-38.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/cmj_ata-39.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/cmj_ata-40_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1072/cmj_ata-41_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/cmj_ata-42_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/cmj_ata-43_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/cmj_ata-44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1064/cmj_ata-45.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/cmj_ata-46.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/lista_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/lista_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/lista_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1144/lista_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/lista_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/lista_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/lista_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/lista_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/lista_de_presenca_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/lista_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/lista_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/lista_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/lista_de_presenca_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/lista_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/lista_de_presenca_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1160/lista_de_presenca_na_17_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/lista_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/lista_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/lista_de_presenca_22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/lista_de_presenca_23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/lista_de_presenca_da_25a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/lista_de_presenca_26a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/lista_27a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/lista_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/lista_29a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/lista_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/lista_31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/lista_32a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/lista_33a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/lista_34a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/lista_35a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/lista_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/lista_37a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1197/lista_38a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/sessao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/2_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1200/3_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/4_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/5_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/6_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/7_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/9_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/10_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/11_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/lista_de_presenca_12a_sessao__extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/13_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/14_sessao_extrordinaria.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/15_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/16_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/lista_de_presenca_da_17a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/18_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/lista_de_presenca_da_19_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/lista_de_presenca_da_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/21_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/23_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/lista_de_presenca_da_24a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/25_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/lista_de_presenca_da_26a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/lista_de_presenca_27.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/lista_de_presenca_da_28a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/lista_de_presenca_da_29a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/lista_de_presenca_da_30a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/lista_de_presenca_31a_sessao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/32_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/33_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/34_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/35_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/36_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/37_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/38_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/39_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/40_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/41_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/42_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/43_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/44_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/45_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/46_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/cmj_ordem_do_dia-2_-1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/cmj_ordem_do_dia-3_-1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/cmj_ordem_do_dia-4_-1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/cmj_ordem_do_dia-5_-1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/cmj_ordem_do_dia-6_-1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/cmj_ordem_do_dia-7_-2.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/cmj_ordem_do_dia-8.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/cmj_ordem_do_dia-10_-1.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/cmj_ordem_do_dia-11_-1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/cmj_ordem_do_dia-12_-2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/cmj_ordem_do_dia-13.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/ordem_do_dia_da_14a_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/cmj_ordem_do_dia-15_-1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/cmj_ordem_do_dia-16_-1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/cmj_ordem_do_dia-17_-1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/cmj_ordem_do_dia-18_-1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/cmj_ordem_do_dia-19_-1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/cmj_ordem_do_dia-20_-1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/cmj_ordem_do_dia-21_-2.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/cmj_ordem_do_dia-22_-3.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/cmj_ordem_do_dia-23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/cmj_ordem_do_dia-25_-2.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/cmj_ordem_do_dia-26_-2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/cmj_ordem_do_dia-27_-2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/cmj_ordem_do_dia-28_-1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/cmj_ordem_do_dia-29_-1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/cmj_ordem_do_dia-30_-2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/cmj_ordem_do_dia-31_-1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/cmj_ordem_do_dia-32_-1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/cmj_ordem_do_dia-33_-1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/cmj_ordem_do_dia-34_-1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/cmj_ordem_do_dia-35_-1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/cmj_ordem_do_dia-36_-1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/cmj_ordem_do_dia-1.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/cmj_ordem_do_dia-2.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/cmj_ordem_do_dia-3.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/cmj_ordem_do_dia-4.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/cmj_ordem_do_dia-5.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/cmj_ordem_do_dia-6.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/cmj_ordem_do_dia-7_-1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/cmj_ordem_do_dia-9.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/cmj_ordem_do_dia-10.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/cmj_ordem_do_dia-12.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/cmj_ordem_do_dia-13_-1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/cmj_ordem_do_dia-14.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/cmj_ordem_do_dia-15.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/cmj_ordem_do_dia-16.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ordem_do_dia_da_17a_sessao_extraordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cmj_ordem_do_dia-18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cmj_ordem_do_dia-19.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cmj_ordem_do_dia-20.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cmj_ordem_do_dia-21.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/cmj_ordem_do_dia-22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/cmj_ata-23_-1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/cmj_ordem_do_dia-24.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/cmj_ordem_do_dia-25.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/cmj_ordem_do_dia-26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cmj_ordem_do_dia-27.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/cmj_ordem_do_dia-28.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/cmj_ordem_do_dia-29.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/cmj_ordem_do_dia-30.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/cmj_ordem_do_dia-31.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/cmj_ordem_do_dia-32.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/cmj_ordem_do_dia-33.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/cmj_ordem_do_dia-34.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cmj_ordem_do_dia-35.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/cmj_ordem_do_dia-36.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cmj_ordem_do_dia-38.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/39a_ses_extraordinaria_-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/cmj_ordem_do_dia-40.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/cmj_ordem_do_dia-41.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/cmj_ordem_do_dia-42.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/21/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/22/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/23/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/24/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/25/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/26/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/27/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/38/cmj_indicacao-2_8.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/42/cmj_indicacao-2_8.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/56/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/57/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/58/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/59/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/60/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/61/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/62/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/63/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/64/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/80/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/81/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/82/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/83/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/112/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/113/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/114/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/115/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/116/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/132/cmj_indicacao-6.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/156/cmj_indicacao-8_3.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/157/cmj_indicacao-8_3.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/158/cmj_indicacao-8_3.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/229/ja_foi_enviado_para_os_vereadores_proposta_de_emenda_a_lei_organica_no_26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/262/pr_400.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/247/pl_465.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/248/pl_466.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_467.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_468.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/9/pl_4207.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1/19-008824-2025_01_9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2/pl_4.374.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/3/pl_4.375.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/4/pl_4.376.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/5/pl_4380.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/6/pl_4381.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/7/pl_4382.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/12/pl_4391.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/13/pl_4392.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/214/pl_4401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/215/pl_4402.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/216/pl_4403.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/217/pl_4404.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/228/19-012217-2025_01_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/224/pl_4.417.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/225/pl_4.418.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/226/pl_4.419.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/227/pl_4.420.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/230/pl_4.421.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/231/pl_4.422.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/249/pl_4423.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/250/pl_4424.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/232/pl_4.425.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/251/pl_4426.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/252/pl_4427.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/253/pl_4428.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/254/pl_4429.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/255/pl_4431.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/256/pl_4432.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/257/pl_4433.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/233/pl_4.435.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/234/pl_4.436.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/235/pl_4.438.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/236/pl_4.439.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/237/pl_4.440.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/238/pl_4.441.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/239/pl_4.442.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/240/pl_4.445.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/241/pl_4.447.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/242/pl_4.448.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/243/pl_4.449.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/244/pl_4.450.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/245/pl_4.451.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/246/pl_4.452.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/258/pl_4453.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/259/pl_4456.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/260/pl_4457.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/261/pl_4458.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/266/pl_4459.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/267/pl_4461.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/268/pl_4462.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/269/pl_4463.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/270/pl_4464.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/271/pl_4465.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/272/pl_4466.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/273/pl_4467.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/274/pl_4468.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/275/pl_4469.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/277/pl_4470.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/278/pl_4471.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/337/pl_4472.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/338/pl_4473.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/339/pl_4474.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/340/pl_4475.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/341/pl_4476.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/342/pl_4477.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/343/pl_4.478.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/344/pl_4.479.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/345/pl_4480.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/346/pl_4481.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/347/pl_4482.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/348/pl_4483.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/349/pl_4484.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/350/pl_4485.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/351/pl_4486.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/352/pl_4488.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/353/pl_4489.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/354/pl_4490.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/355/pl_4491.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/356/pl_4492.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/358/pl_4495.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/359/pl_4496.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/360/pl_4497.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/415/pl_4498.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/416/pl_4499.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/417/pl_4500.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/418/pl_4501.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/419/pl_4502.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/420/pl_4503.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/421/pl_4504.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/422/pl_4505.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/423/pl_4506.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/424/pl_4507.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/425/pl_4508.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/426/pl_4509.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/427/pl_4510.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/428/pl_4511.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/429/pl_4512.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/430/pl_4513.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/431/pl_4514.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/432/pl_4515.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/433/pl_4516.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/459/pl_4517.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/478/pl_4518.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_resolucao_no_399.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/434/pr_401_-_fernando_maximo_-_celiandro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/276/pr_442.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/cmj_ata-1_-1_4.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/cmj_ata-2_-1_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/cmj_ata-03_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/cmj_ata-4_-1_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/cmj_ata-5_-2_3.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/cmj_ata-6_-2_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/cmj_ata-7_-2_4.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/cmj_ata-8_-1_3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/cmj_ata-9_-3_4.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/cmj_ata-10_-2_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/cmj_ata-11_-3_3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/cmj_ata-12_-2_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/cmj_ata-13_-2_3.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/ata-14_-2_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/ata-15_3.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/ata-16_4.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/cmj_ata-17_-1_3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/cmj_ata-18_-2_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/cmj_ata-19_3.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/cmj_ata-20_-1_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/218/ata_ordinaria-21_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/219/cmj_ata-22_3.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/220/cmj_ata-23_4.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/cmj_ata-24_-2_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/cmj_ata-25_-3_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/279/cmj_ata-27_-2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/280/cmj_ata-28_-2.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1030/cmj_ata-29_-1_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1031/cmj_ata-31_-1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1033/cmj_ata-32_-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1034/cmj_ata-34_-2_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/cmj_ata-35_-1_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/cmj_ata-36_-2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/cmj_ata-37_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/cmj_ata-38.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/cmj_ata-39_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1123/cmj_ata-2_5.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/cmj_ata-3_-1_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/cmj_ata-4_3.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/cmj_ata-5_4_-_copia.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/cmj_ata-6_4.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/cmj_ata-7_4.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/cmj_ata-8_3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/cmj_ata-9_-2_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/cmj_ata-10_-1_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/cmj_ata-11_-4.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/cmj_ata-12_5.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/01-cmj_ata-13_-1_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/cmj_ata-14_-1_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/cmj_ata-15_-2_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/cmj_ata-16_-2_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/ata-17_-1_3.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/ata-19_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/cmj_ata-20_4.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/cmj_ata-21_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/cmj_ata-22_-1_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/cmj_ata-23_-2_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/94/cmj_ata-24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/221/cmj_ata-25_2.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/222/cmj_ata-26_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/cmj_ata-28_-1_3.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/cmj_ata-29_2.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1048/ata-30_-2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/cmj_ata-31_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1059/cmj_ata-32_-5.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/cmj_ata-33_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/cmj_ata-34_3.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1071/cmj_ata-35_2.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/cmj_ata-36_-1_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/cmj_ata-37_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/cmj_ata-38.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/cmj_ata-39.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/cmj_ata-40_2.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1072/cmj_ata-41_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/cmj_ata-42_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/cmj_ata-43_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/cmj_ata-44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1064/cmj_ata-45.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/cmj_ata-46.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/lista_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/lista_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/lista_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1144/lista_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/lista_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/lista_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/lista_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/lista_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/lista_de_presenca_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/lista_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/lista_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/lista_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/lista_de_presenca_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/lista_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/lista_de_presenca_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1160/lista_de_presenca_na_17_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/lista_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/lista_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/lista_de_presenca_22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/lista_de_presenca_23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/lista_de_presenca_da_25a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/lista_de_presenca_26a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/lista_27a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/lista_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/lista_29a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/lista_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/lista_31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/lista_32a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/lista_33a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/lista_34a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/lista_35a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/lista_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/lista_37a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1197/lista_38a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/sessao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/2_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1200/3_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/4_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/5_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/6_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/7_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/9_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/10_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/11_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/lista_de_presenca_12a_sessao__extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/13_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/14_sessao_extrordinaria.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/15_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/16_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/lista_de_presenca_da_17a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/18_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/lista_de_presenca_da_19_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/lista_de_presenca_da_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/21_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/23_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/lista_de_presenca_da_24a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/25_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/lista_de_presenca_da_26a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/lista_de_presenca_27.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/lista_de_presenca_da_28a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/lista_de_presenca_da_29a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/lista_de_presenca_da_30a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/lista_de_presenca_31a_sessao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/32_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/33_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/34_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/35_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/36_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/37_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/38_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/39_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/40_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/41_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/42_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/43_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/44_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/45_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/46_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/cmj_ordem_do_dia-2_-1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/cmj_ordem_do_dia-3_-1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/cmj_ordem_do_dia-4_-1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/cmj_ordem_do_dia-5_-1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/cmj_ordem_do_dia-6_-1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/cmj_ordem_do_dia-7_-2.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/cmj_ordem_do_dia-8.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/cmj_ordem_do_dia-10_-1.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/cmj_ordem_do_dia-11_-1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/cmj_ordem_do_dia-12_-2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/cmj_ordem_do_dia-13.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/ordem_do_dia_da_14a_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/cmj_ordem_do_dia-15_-1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/cmj_ordem_do_dia-16_-1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/cmj_ordem_do_dia-17_-1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/cmj_ordem_do_dia-18_-1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/cmj_ordem_do_dia-19_-1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/cmj_ordem_do_dia-20_-1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/cmj_ordem_do_dia-21_-2.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/cmj_ordem_do_dia-22_-3.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/cmj_ordem_do_dia-23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/cmj_ordem_do_dia-25_-2.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/cmj_ordem_do_dia-26_-2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/cmj_ordem_do_dia-27_-2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/cmj_ordem_do_dia-28_-1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/cmj_ordem_do_dia-29_-1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/cmj_ordem_do_dia-30_-2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/cmj_ordem_do_dia-31_-1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/cmj_ordem_do_dia-32_-1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/cmj_ordem_do_dia-33_-1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/cmj_ordem_do_dia-34_-1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/cmj_ordem_do_dia-35_-1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/cmj_ordem_do_dia-36_-1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/cmj_ordem_do_dia-1.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/cmj_ordem_do_dia-2.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/cmj_ordem_do_dia-3.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/cmj_ordem_do_dia-4.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/cmj_ordem_do_dia-5.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/cmj_ordem_do_dia-6.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/cmj_ordem_do_dia-7_-1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/cmj_ordem_do_dia-9.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/cmj_ordem_do_dia-10.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/cmj_ordem_do_dia-12.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/cmj_ordem_do_dia-13_-1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/cmj_ordem_do_dia-14.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/cmj_ordem_do_dia-15.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/cmj_ordem_do_dia-16.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/ordem_do_dia_da_17a_sessao_extraordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cmj_ordem_do_dia-18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cmj_ordem_do_dia-19.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cmj_ordem_do_dia-20.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cmj_ordem_do_dia-21.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/cmj_ordem_do_dia-22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/cmj_ata-23_-1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/cmj_ordem_do_dia-24.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/cmj_ordem_do_dia-25.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/cmj_ordem_do_dia-26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cmj_ordem_do_dia-27.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/cmj_ordem_do_dia-28.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/cmj_ordem_do_dia-29.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/cmj_ordem_do_dia-30.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/cmj_ordem_do_dia-31.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/cmj_ordem_do_dia-32.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/cmj_ordem_do_dia-33.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/cmj_ordem_do_dia-34.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cmj_ordem_do_dia-35.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/cmj_ordem_do_dia-36.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cmj_ordem_do_dia-38.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/39a_ses_extraordinaria_-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/cmj_ordem_do_dia-40.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/cmj_ordem_do_dia-41.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/cmj_ordem_do_dia-42.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/21/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/22/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/23/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/24/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/25/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/26/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/27/cmj_indicacao-1_4.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/38/cmj_indicacao-2_8.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/42/cmj_indicacao-2_8.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/56/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/57/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/58/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/59/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/60/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/61/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/62/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/63/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/64/cmj_indicacao-3_6.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/80/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/81/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/82/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/83/cmj_indicacao-4_3.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/112/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/113/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/114/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/115/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/116/cmj_indicacao-5_2.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/132/cmj_indicacao-6.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/156/cmj_indicacao-8_3.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/157/cmj_indicacao-8_3.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/158/cmj_indicacao-8_3.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/decreto_prestacao_de_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2030/atividades_parlamentares_-_mestre_cafe.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/07573deb_964.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2034/atividades_parlamentares_vereador_celiandro_ribeiro_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2036/cmj_comunicacao_interna-1.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2038/cmj_comunicacao_interna_-_schimiti.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2040/atividades_parlamentares_-rafael_lopes.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2041/cmj_comunicacao_interna-2-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2043/cmj_comunicacao_interna-_chiquinho_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2048/atividades_parlamentares__suhelen_fernanda.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2050/atividades_parlamentares_vereador_orlando_costa_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2051/atividades_parlamentares_vereador_marcao_de_tarilandia.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2052/atividades_parlamentares_vereador_josemar_figueira.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2053/atividades_parlamentares_vereadora_sthella_de_almeida_1.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2111/atividades_parlamentares_presidente_tatiane_da_saude_1.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2112/atividades_parlamentares_2025.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2084/cmj_ata-3_-1_1.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2085/cmj_ata-5_4_-_copia.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2086/cmj_ata-7_4_1.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2087/cmj_ata-12_5.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2088/01-cmj_ata-13_-1_1.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2025/2089/cmj_ata-16_-2_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H750"/>
+  <dimension ref="A1:H889"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="162.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -15154,9969 +16033,13526 @@
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>1172</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>754</v>
       </c>
       <c r="D368" t="s">
         <v>1051</v>
       </c>
       <c r="E368" t="s">
         <v>1052</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="H368" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>561</v>
+        <v>1175</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D369" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E369" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F369" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1177</v>
+        <v>73</v>
       </c>
       <c r="H369" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>565</v>
+        <v>1180</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D370" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E370" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F370" t="s">
         <v>20</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1179</v>
+        <v>73</v>
       </c>
       <c r="H370" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>569</v>
+        <v>1182</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D371" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E371" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F371" t="s">
-        <v>20</v>
+        <v>1183</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1181</v>
+        <v>73</v>
       </c>
       <c r="H371" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>573</v>
+        <v>1185</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D372" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E372" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F372" t="s">
-        <v>20</v>
+        <v>1183</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1183</v>
+        <v>73</v>
       </c>
       <c r="H372" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>577</v>
+        <v>1187</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D373" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E373" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F373" t="s">
-        <v>20</v>
+        <v>1188</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1185</v>
+        <v>73</v>
       </c>
       <c r="H373" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>10</v>
+        <v>561</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D374" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E374" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F374" t="s">
         <v>20</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="H374" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>583</v>
+        <v>565</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="D375" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E375" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F375" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="H375" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>519</v>
+        <v>51</v>
       </c>
       <c r="D376" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E376" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F376" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>73</v>
+        <v>1196</v>
       </c>
       <c r="H376" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="D377" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E377" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F377" t="s">
-        <v>1193</v>
+        <v>20</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>73</v>
+        <v>1198</v>
       </c>
       <c r="H377" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>526</v>
+        <v>59</v>
       </c>
       <c r="D378" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E378" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F378" t="s">
-        <v>1193</v>
+        <v>20</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>73</v>
+        <v>1200</v>
       </c>
       <c r="H378" t="s">
-        <v>1195</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>598</v>
+        <v>10</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D379" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E379" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F379" t="s">
-        <v>1193</v>
+        <v>20</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>73</v>
+        <v>1202</v>
       </c>
       <c r="H379" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D380" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E380" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F380" t="s">
-        <v>488</v>
+        <v>1204</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>73</v>
+        <v>1205</v>
       </c>
       <c r="H380" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>606</v>
+        <v>587</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>79</v>
+        <v>519</v>
       </c>
       <c r="D381" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E381" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F381" t="s">
-        <v>488</v>
+        <v>1204</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H381" t="s">
-        <v>1197</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="D382" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E382" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F382" t="s">
-        <v>20</v>
+        <v>1183</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H382" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>86</v>
+        <v>526</v>
       </c>
       <c r="D383" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E383" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F383" t="s">
-        <v>20</v>
+        <v>1183</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H383" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>617</v>
+        <v>598</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="D384" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E384" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F384" t="s">
-        <v>1200</v>
+        <v>1183</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H384" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D385" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E385" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F385" t="s">
-        <v>1202</v>
+        <v>488</v>
       </c>
       <c r="G385" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H385" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>625</v>
+        <v>606</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D386" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E386" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F386" t="s">
-        <v>20</v>
+        <v>488</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1204</v>
+        <v>73</v>
       </c>
       <c r="H386" t="s">
-        <v>1205</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>629</v>
+        <v>609</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="D387" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E387" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F387" t="s">
         <v>20</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H387" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>746</v>
+        <v>613</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>557</v>
+        <v>86</v>
       </c>
       <c r="D388" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E388" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F388" t="s">
         <v>20</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H388" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>750</v>
+        <v>617</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>561</v>
+        <v>89</v>
       </c>
       <c r="D389" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E389" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F389" t="s">
-        <v>20</v>
+        <v>1188</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H389" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>754</v>
+        <v>621</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>565</v>
+        <v>92</v>
       </c>
       <c r="D390" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E390" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F390" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1209</v>
+        <v>73</v>
       </c>
       <c r="H390" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>758</v>
+        <v>625</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>569</v>
+        <v>95</v>
       </c>
       <c r="D391" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E391" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F391" t="s">
-        <v>1211</v>
+        <v>20</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>73</v>
+        <v>1216</v>
       </c>
       <c r="H391" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>762</v>
+        <v>629</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>573</v>
+        <v>98</v>
       </c>
       <c r="D392" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E392" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F392" t="s">
-        <v>1211</v>
+        <v>20</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H392" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>766</v>
+        <v>746</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="D393" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E393" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F393" t="s">
-        <v>1211</v>
+        <v>20</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H393" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>770</v>
+        <v>750</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>10</v>
+        <v>561</v>
       </c>
       <c r="D394" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E394" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F394" t="s">
-        <v>1211</v>
+        <v>20</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H394" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1216</v>
+        <v>754</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>583</v>
+        <v>565</v>
       </c>
       <c r="D395" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E395" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F395" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>73</v>
+        <v>1221</v>
       </c>
       <c r="H395" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1218</v>
+        <v>758</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="D396" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E396" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F396" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H396" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1220</v>
+        <v>762</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="D397" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E397" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F397" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H397" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1222</v>
+        <v>766</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="D398" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E398" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F398" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H398" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1224</v>
+        <v>770</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>598</v>
+        <v>10</v>
       </c>
       <c r="D399" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E399" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F399" t="s">
-        <v>1193</v>
+        <v>1223</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H399" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="D400" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E400" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F400" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H400" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>606</v>
+        <v>587</v>
       </c>
       <c r="D401" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E401" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F401" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H401" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="D402" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E402" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F402" t="s">
-        <v>488</v>
+        <v>1204</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H402" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="D403" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E403" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F403" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H403" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>617</v>
+        <v>598</v>
       </c>
       <c r="D404" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E404" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F404" t="s">
-        <v>20</v>
+        <v>1183</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1236</v>
+        <v>73</v>
       </c>
       <c r="H404" t="s">
         <v>1237</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>1238</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="D405" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E405" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F405" t="s">
-        <v>20</v>
+        <v>1239</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1239</v>
+        <v>73</v>
       </c>
       <c r="H405" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>1241</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>625</v>
+        <v>606</v>
       </c>
       <c r="D406" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E406" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F406" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G406" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H406" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>609</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F407" t="s">
+        <v>488</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H407" t="s">
         <v>1244</v>
-      </c>
-[...19 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>746</v>
+        <v>613</v>
       </c>
       <c r="D408" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E408" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F408" t="s">
-        <v>20</v>
+        <v>1223</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1248</v>
+        <v>73</v>
       </c>
       <c r="H408" t="s">
-        <v>1249</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>750</v>
+        <v>617</v>
       </c>
       <c r="D409" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E409" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F409" t="s">
         <v>20</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="H409" t="s">
-        <v>1252</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1253</v>
+        <v>1250</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>754</v>
+        <v>621</v>
       </c>
       <c r="D410" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E410" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F410" t="s">
         <v>20</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1254</v>
+        <v>1251</v>
       </c>
       <c r="H410" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>758</v>
+        <v>625</v>
       </c>
       <c r="D411" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E411" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F411" t="s">
-        <v>1257</v>
+        <v>20</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1258</v>
+        <v>1254</v>
       </c>
       <c r="H411" t="s">
-        <v>1259</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1260</v>
+        <v>1256</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>762</v>
+        <v>629</v>
       </c>
       <c r="D412" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E412" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F412" t="s">
+        <v>20</v>
+      </c>
+      <c r="G412" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="G412" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H412" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>766</v>
+        <v>746</v>
       </c>
       <c r="D413" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E413" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F413" t="s">
-        <v>1257</v>
+        <v>20</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>73</v>
+        <v>1260</v>
       </c>
       <c r="H413" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>770</v>
+        <v>750</v>
       </c>
       <c r="D414" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E414" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F414" t="s">
-        <v>1257</v>
+        <v>20</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>73</v>
+        <v>1263</v>
       </c>
       <c r="H414" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>754</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F415" t="s">
+        <v>20</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H415" t="s">
         <v>1267</v>
-      </c>
-[...19 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>758</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F416" t="s">
         <v>1269</v>
       </c>
-      <c r="B416" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G416" s="1" t="s">
-        <v>73</v>
+        <v>1270</v>
       </c>
       <c r="H416" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1220</v>
+        <v>762</v>
       </c>
       <c r="D417" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E417" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F417" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>73</v>
+        <v>1273</v>
       </c>
       <c r="H417" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1222</v>
+        <v>766</v>
       </c>
       <c r="D418" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E418" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F418" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H418" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1224</v>
+        <v>770</v>
       </c>
       <c r="D419" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E419" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F419" t="s">
-        <v>1200</v>
+        <v>1269</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H419" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="D420" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E420" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F420" t="s">
-        <v>1193</v>
+        <v>1269</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H420" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D421" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E421" t="s">
-        <v>1176</v>
+        <v>1191</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1204</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H421" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D422" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E422" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F422" t="s">
-        <v>1282</v>
+        <v>1204</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H422" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D423" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E423" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F423" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H423" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D424" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E424" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F424" t="s">
-        <v>1202</v>
+        <v>1188</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H424" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>1238</v>
       </c>
       <c r="D425" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E425" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F425" t="s">
-        <v>1202</v>
+        <v>1183</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H425" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>1241</v>
       </c>
       <c r="D426" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E426" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H426" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="D427" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E427" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F427" t="s">
-        <v>488</v>
+        <v>1294</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H427" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="D428" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E428" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F428" t="s">
-        <v>20</v>
+        <v>1239</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1295</v>
+        <v>73</v>
       </c>
       <c r="H428" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="D429" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E429" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F429" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1298</v>
+        <v>73</v>
       </c>
       <c r="H429" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>1300</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1253</v>
+        <v>1250</v>
       </c>
       <c r="D430" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E430" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F430" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G430" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H430" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H431" t="s">
         <v>1303</v>
-      </c>
-[...19 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1260</v>
+        <v>1256</v>
       </c>
       <c r="D432" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E432" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F432" t="s">
-        <v>1189</v>
+        <v>488</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H432" t="s">
-        <v>1307</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F433" t="s">
+        <v>20</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H433" t="s">
         <v>1308</v>
-      </c>
-[...19 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F434" t="s">
+        <v>20</v>
+      </c>
+      <c r="G434" s="1" t="s">
         <v>1310</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H434" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
         <v>1312</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1269</v>
+        <v>1265</v>
       </c>
       <c r="D435" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E435" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F435" t="s">
-        <v>1211</v>
+        <v>20</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>73</v>
+        <v>1313</v>
       </c>
       <c r="H435" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="D436" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E436" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F436" t="s">
-        <v>1193</v>
+        <v>20</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>73</v>
+        <v>1316</v>
       </c>
       <c r="H436" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
       <c r="D437" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E437" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F437" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H437" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>1275</v>
       </c>
       <c r="D438" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E438" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F438" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H438" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>1277</v>
       </c>
       <c r="D439" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E439" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F439" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H439" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="D440" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E440" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F440" t="s">
-        <v>1211</v>
+        <v>1223</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H440" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="D441" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E441" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F441" t="s">
-        <v>1211</v>
+        <v>1183</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H441" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="D442" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E442" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F442" t="s">
-        <v>1211</v>
+        <v>1183</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H442" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="D443" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E443" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F443" t="s">
-        <v>1202</v>
+        <v>1178</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H443" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D444" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E444" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F444" t="s">
-        <v>1202</v>
+        <v>1239</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H444" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="D445" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E445" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F445" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H445" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D446" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E446" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F446" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H446" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="D447" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E447" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F447" t="s">
-        <v>1200</v>
+        <v>1223</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H447" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D448" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E448" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F448" t="s">
-        <v>1193</v>
+        <v>1178</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H448" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>1300</v>
       </c>
       <c r="D449" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E449" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F449" t="s">
-        <v>1193</v>
+        <v>1178</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H449" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
       <c r="D450" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E450" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F450" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H450" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="D451" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E451" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F451" t="s">
-        <v>1257</v>
+        <v>1204</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H451" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1308</v>
+        <v>1306</v>
       </c>
       <c r="D452" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E452" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F452" t="s">
-        <v>1257</v>
+        <v>1188</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H452" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
       <c r="D453" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E453" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F453" t="s">
-        <v>1257</v>
+        <v>1183</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H453" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>1312</v>
       </c>
       <c r="D454" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E454" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F454" t="s">
-        <v>1257</v>
+        <v>1183</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H454" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="D455" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E455" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F455" t="s">
-        <v>1257</v>
+        <v>1183</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H455" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="D456" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E456" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F456" t="s">
-        <v>1257</v>
+        <v>1269</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H456" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="D457" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E457" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F457" t="s">
-        <v>1257</v>
+        <v>1269</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H457" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="D458" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E458" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F458" t="s">
-        <v>488</v>
+        <v>1269</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H458" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="D459" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E459" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F459" t="s">
-        <v>20</v>
+        <v>1269</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1361</v>
+        <v>73</v>
       </c>
       <c r="H459" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="D460" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E460" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F460" t="s">
-        <v>20</v>
+        <v>1269</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1364</v>
+        <v>73</v>
       </c>
       <c r="H460" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
         <v>1366</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>699</v>
+        <v>1328</v>
       </c>
       <c r="D461" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E461" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F461" t="s">
-        <v>20</v>
+        <v>1269</v>
       </c>
       <c r="G461" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H461" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H462" t="s">
         <v>1369</v>
-      </c>
-[...19 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="D463" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E463" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F463" t="s">
-        <v>20</v>
+        <v>488</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1373</v>
+        <v>73</v>
       </c>
       <c r="H463" t="s">
-        <v>1374</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="D464" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E464" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F464" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>73</v>
+        <v>1373</v>
       </c>
       <c r="H464" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F465" t="s">
+        <v>20</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H465" t="s">
         <v>1377</v>
-      </c>
-[...19 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>699</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F466" t="s">
+        <v>20</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1379</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H466" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1381</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="D467" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E467" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F467" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>73</v>
+        <v>1382</v>
       </c>
       <c r="H467" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="D468" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E468" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F468" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>73</v>
+        <v>1385</v>
       </c>
       <c r="H468" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="D469" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E469" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F469" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H469" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="D470" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E470" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F470" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H470" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="D471" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E471" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F471" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H471" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="D472" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E472" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F472" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H472" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D473" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E473" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F473" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H473" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="D474" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E474" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F474" t="s">
-        <v>1200</v>
+        <v>1183</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H474" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="D475" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E475" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F475" t="s">
-        <v>1200</v>
+        <v>1183</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H475" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="D476" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E476" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F476" t="s">
-        <v>1400</v>
+        <v>1223</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H476" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="D477" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E477" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F477" t="s">
-        <v>1400</v>
+        <v>1223</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H477" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="D478" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E478" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F478" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H478" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="D479" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E479" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F479" t="s">
-        <v>20</v>
+        <v>1188</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1407</v>
+        <v>73</v>
       </c>
       <c r="H479" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
         <v>1409</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D480" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E480" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F480" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H480" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
         <v>1411</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>1366</v>
       </c>
       <c r="D481" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E481" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F481" t="s">
-        <v>1202</v>
+        <v>1412</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H481" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
       <c r="D482" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E482" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F482" t="s">
-        <v>1189</v>
+        <v>1412</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H482" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="D483" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E483" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F483" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H483" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1375</v>
+        <v>1372</v>
       </c>
       <c r="D484" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E484" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F484" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>73</v>
+        <v>1419</v>
       </c>
       <c r="H484" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
       <c r="D485" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E485" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F485" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H485" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
       <c r="D486" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E486" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F486" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H486" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>1381</v>
       </c>
       <c r="D487" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E487" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F487" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H487" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D488" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E488" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F488" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H488" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D489" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E489" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F489" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H489" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D490" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E490" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F490" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H490" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="D491" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E491" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F491" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H491" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="D492" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E492" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F492" t="s">
-        <v>1211</v>
+        <v>1239</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H492" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="D493" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E493" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F493" t="s">
-        <v>1200</v>
+        <v>20</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H493" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="D494" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E494" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F494" t="s">
-        <v>1200</v>
+        <v>20</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H494" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="D495" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E495" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F495" t="s">
-        <v>1200</v>
+        <v>20</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H495" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="D496" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E496" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F496" t="s">
-        <v>1193</v>
+        <v>20</v>
       </c>
       <c r="G496" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H496" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D497" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E497" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F497" t="s">
-        <v>1193</v>
+        <v>1223</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H497" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D498" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E498" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F498" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H498" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="D499" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E499" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F499" t="s">
-        <v>1202</v>
+        <v>1188</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H499" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>1409</v>
       </c>
       <c r="D500" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E500" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F500" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H500" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>1411</v>
       </c>
       <c r="D501" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E501" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F501" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H501" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="D502" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E502" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F502" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H502" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D503" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E503" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F503" t="s">
-        <v>20</v>
+        <v>1183</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1456</v>
+        <v>73</v>
       </c>
       <c r="H503" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D504" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E504" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F504" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1459</v>
+        <v>73</v>
       </c>
       <c r="H504" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
         <v>1461</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="D505" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E505" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F505" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G505" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H505" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H506" t="s">
         <v>1464</v>
-      </c>
-[...19 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H507" t="s">
         <v>1466</v>
-      </c>
-[...19 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F508" t="s">
+        <v>20</v>
+      </c>
+      <c r="G508" s="1" t="s">
         <v>1468</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H508" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
         <v>1470</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="D509" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E509" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F509" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>73</v>
+        <v>1471</v>
       </c>
       <c r="H509" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="D510" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E510" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F510" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>73</v>
+        <v>1474</v>
       </c>
       <c r="H510" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="D511" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E511" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F511" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H511" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="D512" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E512" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F512" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H512" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D513" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E513" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F513" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G513" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H513" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="D514" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E514" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F514" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G514" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H514" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="D515" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E515" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F515" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H515" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="D516" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E516" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F516" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H516" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="D517" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E517" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F517" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H517" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>1447</v>
       </c>
       <c r="D518" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E518" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F518" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G518" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H518" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>1449</v>
       </c>
       <c r="D519" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E519" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F519" t="s">
-        <v>1282</v>
+        <v>1223</v>
       </c>
       <c r="G519" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H519" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>1451</v>
       </c>
       <c r="D520" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E520" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F520" t="s">
-        <v>1200</v>
+        <v>1223</v>
       </c>
       <c r="G520" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H520" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>1453</v>
       </c>
       <c r="D521" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E521" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F521" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G521" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H521" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>1455</v>
       </c>
       <c r="D522" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E522" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F522" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H522" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="D523" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E523" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F523" t="s">
-        <v>1211</v>
+        <v>1239</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H523" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>1461</v>
       </c>
       <c r="D524" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E524" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F524" t="s">
-        <v>1189</v>
+        <v>1294</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H524" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="D525" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E525" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F525" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G525" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H525" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="D526" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E526" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F526" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H526" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1468</v>
+        <v>1467</v>
       </c>
       <c r="D527" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E527" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F527" t="s">
-        <v>1200</v>
+        <v>20</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H527" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>1470</v>
       </c>
       <c r="D528" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E528" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F528" t="s">
-        <v>20</v>
+        <v>1223</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H528" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D529" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E529" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F529" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H529" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="D530" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E530" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F530" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G530" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H530" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="D531" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E531" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F531" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H531" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="D532" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E532" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F532" t="s">
-        <v>1200</v>
+        <v>1188</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H532" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="D533" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E533" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F533" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H533" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>1484</v>
       </c>
       <c r="D534" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E534" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F534" t="s">
-        <v>1202</v>
+        <v>20</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H534" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>1486</v>
       </c>
       <c r="D535" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E535" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F535" t="s">
-        <v>1202</v>
+        <v>20</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H535" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>1488</v>
       </c>
       <c r="D536" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E536" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F536" t="s">
-        <v>1202</v>
+        <v>20</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H536" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>1490</v>
       </c>
       <c r="D537" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E537" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F537" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H537" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>1492</v>
       </c>
       <c r="D538" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E538" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F538" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H538" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="D539" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E539" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F539" t="s">
-        <v>1200</v>
+        <v>1178</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H539" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="D540" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E540" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F540" t="s">
-        <v>1200</v>
+        <v>1178</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H540" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="D541" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E541" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F541" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H541" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="D542" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E542" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F542" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H542" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="D543" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E543" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F543" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H543" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="D544" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E544" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F544" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H544" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="D545" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E545" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F545" t="s">
-        <v>1211</v>
+        <v>1188</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H545" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="D546" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E546" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F546" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H546" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="D547" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E547" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F547" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H547" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="D548" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E548" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F548" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H548" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="D549" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E549" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F549" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H549" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="D550" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E550" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F550" t="s">
-        <v>1193</v>
+        <v>1223</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H550" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="D551" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E551" t="s">
-        <v>1176</v>
+        <v>1191</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1183</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H551" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="D552" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E552" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F552" t="s">
-        <v>1557</v>
+        <v>1183</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H552" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="D553" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E553" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F553" t="s">
-        <v>1557</v>
+        <v>1183</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H553" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="D554" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E554" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F554" t="s">
-        <v>1557</v>
+        <v>1183</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H554" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="D555" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E555" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F555" t="s">
-        <v>1557</v>
+        <v>1183</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H555" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>1530</v>
       </c>
       <c r="D556" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E556" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1191</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H556" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>1532</v>
       </c>
       <c r="D557" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E557" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F557" t="s">
-        <v>20</v>
+        <v>1569</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H557" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>1534</v>
       </c>
       <c r="D558" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E558" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F558" t="s">
-        <v>20</v>
+        <v>1569</v>
       </c>
       <c r="G558" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H558" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>1536</v>
       </c>
       <c r="D559" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E559" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F559" t="s">
-        <v>20</v>
+        <v>1569</v>
       </c>
       <c r="G559" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H559" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>1538</v>
       </c>
       <c r="D560" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E560" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F560" t="s">
-        <v>20</v>
+        <v>1569</v>
       </c>
       <c r="G560" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H560" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="D561" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E561" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F561" t="s">
         <v>20</v>
       </c>
       <c r="G561" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H561" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="D562" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E562" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F562" t="s">
-        <v>1200</v>
+        <v>20</v>
       </c>
       <c r="G562" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H562" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="D563" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E563" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F563" t="s">
-        <v>1211</v>
+        <v>20</v>
       </c>
       <c r="G563" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H563" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="D564" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E564" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F564" t="s">
-        <v>1211</v>
+        <v>20</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H564" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="D565" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E565" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F565" t="s">
-        <v>1557</v>
+        <v>20</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H565" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="D566" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E566" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F566" t="s">
-        <v>1557</v>
+        <v>20</v>
       </c>
       <c r="G566" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H566" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="D567" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E567" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F567" t="s">
-        <v>1202</v>
+        <v>1188</v>
       </c>
       <c r="G567" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H567" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="D568" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E568" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F568" t="s">
-        <v>1202</v>
+        <v>1223</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H568" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="D569" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E569" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F569" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H569" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="D570" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E570" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F570" t="s">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H570" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D571" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E571" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F571" t="s">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H571" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="D572" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E572" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F572" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H572" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D573" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E573" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F573" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H573" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="D574" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E574" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F574" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H574" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="D575" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E575" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F575" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H575" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="D576" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E576" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F576" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H576" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="D577" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E577" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F577" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H577" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>101</v>
+        <v>1577</v>
       </c>
       <c r="D578" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E578" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F578" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H578" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>109</v>
+        <v>1579</v>
       </c>
       <c r="D579" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E579" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F579" t="s">
-        <v>1557</v>
+        <v>20</v>
       </c>
       <c r="G579" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H579" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>113</v>
+        <v>1581</v>
       </c>
       <c r="D580" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E580" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F580" t="s">
-        <v>1282</v>
+        <v>1239</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H580" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>560</v>
+        <v>1583</v>
       </c>
       <c r="D581" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E581" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F581" t="s">
-        <v>488</v>
+        <v>1239</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H581" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>564</v>
+        <v>1585</v>
       </c>
       <c r="D582" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E582" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F582" t="s">
-        <v>488</v>
+        <v>1239</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H582" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>568</v>
+        <v>101</v>
       </c>
       <c r="D583" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E583" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F583" t="s">
-        <v>1189</v>
+        <v>1239</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H583" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>702</v>
+        <v>109</v>
       </c>
       <c r="D584" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E584" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F584" t="s">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H584" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>705</v>
+        <v>113</v>
       </c>
       <c r="D585" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E585" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F585" t="s">
-        <v>1189</v>
+        <v>1294</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H585" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>708</v>
+        <v>560</v>
       </c>
       <c r="D586" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E586" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F586" t="s">
-        <v>1189</v>
+        <v>488</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H586" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>121</v>
+        <v>564</v>
       </c>
       <c r="D587" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E587" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F587" t="s">
-        <v>1189</v>
+        <v>488</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H587" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>125</v>
+        <v>568</v>
       </c>
       <c r="D588" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E588" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F588" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H588" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>129</v>
+        <v>702</v>
       </c>
       <c r="D589" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E589" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F589" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H589" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>133</v>
+        <v>705</v>
       </c>
       <c r="D590" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E590" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F590" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H590" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>117</v>
+        <v>708</v>
       </c>
       <c r="D591" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E591" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F591" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H591" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="D592" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E592" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F592" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H592" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="D593" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E593" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F593" t="s">
-        <v>1200</v>
+        <v>1178</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H593" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D594" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E594" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F594" t="s">
-        <v>1193</v>
+        <v>1178</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H594" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="D595" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E595" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F595" t="s">
-        <v>1193</v>
+        <v>1178</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H595" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>185</v>
+        <v>117</v>
       </c>
       <c r="D596" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E596" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F596" t="s">
-        <v>1193</v>
+        <v>1223</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H596" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="D597" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E597" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F597" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H597" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="D598" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E598" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F598" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H598" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>197</v>
+        <v>141</v>
       </c>
       <c r="D599" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E599" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F599" t="s">
-        <v>1202</v>
+        <v>1183</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H599" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>201</v>
+        <v>153</v>
       </c>
       <c r="D600" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E600" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F600" t="s">
-        <v>1202</v>
+        <v>1183</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H600" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
       <c r="D601" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E601" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F601" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H601" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="D602" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E602" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F602" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H602" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="D603" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E603" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F603" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H603" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="D604" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E604" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F604" t="s">
-        <v>1257</v>
+        <v>1178</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H604" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="D605" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E605" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F605" t="s">
-        <v>20</v>
+        <v>1178</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H605" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="D606" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E606" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F606" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H606" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="D607" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E607" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F607" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H607" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>233</v>
+        <v>213</v>
       </c>
       <c r="D608" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E608" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F608" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G608" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H608" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="D609" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E609" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F609" t="s">
-        <v>20</v>
+        <v>1269</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H609" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>23</v>
+        <v>221</v>
       </c>
       <c r="D610" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E610" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F610" t="s">
-        <v>1227</v>
+        <v>20</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H610" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>27</v>
+        <v>225</v>
       </c>
       <c r="D611" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E611" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F611" t="s">
-        <v>1227</v>
+        <v>20</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H611" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>145</v>
+        <v>229</v>
       </c>
       <c r="D612" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E612" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F612" t="s">
-        <v>1557</v>
+        <v>20</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H612" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>149</v>
+        <v>233</v>
       </c>
       <c r="D613" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E613" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F613" t="s">
-        <v>1557</v>
+        <v>20</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H613" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>157</v>
+        <v>237</v>
       </c>
       <c r="D614" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E614" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F614" t="s">
-        <v>1557</v>
+        <v>20</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H614" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>161</v>
+        <v>23</v>
       </c>
       <c r="D615" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E615" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F615" t="s">
-        <v>1557</v>
+        <v>1239</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H615" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="D616" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E616" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F616" t="s">
-        <v>1202</v>
+        <v>1239</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H616" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="D617" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E617" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F617" t="s">
-        <v>20</v>
+        <v>1569</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H617" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="D618" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E618" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F618" t="s">
-        <v>20</v>
+        <v>1569</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H618" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="D619" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E619" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F619" t="s">
-        <v>1211</v>
+        <v>1569</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H619" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
       <c r="D620" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E620" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F620" t="s">
-        <v>1257</v>
+        <v>1569</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H620" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>241</v>
+        <v>165</v>
       </c>
       <c r="D621" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E621" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F621" t="s">
-        <v>1257</v>
+        <v>1178</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H621" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>245</v>
+        <v>169</v>
       </c>
       <c r="D622" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E622" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F622" t="s">
-        <v>1227</v>
+        <v>20</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H622" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>249</v>
+        <v>173</v>
       </c>
       <c r="D623" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E623" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F623" t="s">
-        <v>1227</v>
+        <v>20</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H623" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>253</v>
+        <v>177</v>
       </c>
       <c r="D624" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E624" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F624" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H624" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
       <c r="D625" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E625" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F625" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H625" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="D626" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E626" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F626" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H626" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="D627" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E627" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F627" t="s">
-        <v>1189</v>
+        <v>1239</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H627" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>481</v>
+        <v>249</v>
       </c>
       <c r="D628" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E628" t="s">
-        <v>1176</v>
+        <v>1191</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1239</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H628" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D629" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E629" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F629" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H629" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>261</v>
+        <v>16</v>
       </c>
       <c r="D630" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E630" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F630" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H630" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>265</v>
+        <v>31</v>
       </c>
       <c r="D631" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E631" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F631" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H631" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>269</v>
+        <v>35</v>
       </c>
       <c r="D632" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E632" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F632" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H632" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>273</v>
+        <v>481</v>
       </c>
       <c r="D633" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E633" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1191</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H633" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="D634" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E634" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F634" t="s">
-        <v>1557</v>
+        <v>1204</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H634" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
       <c r="D635" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E635" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F635" t="s">
-        <v>1257</v>
+        <v>1204</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H635" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="D636" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E636" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F636" t="s">
-        <v>1257</v>
+        <v>1204</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H636" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="D637" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E637" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F637" t="s">
-        <v>1200</v>
+        <v>20</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H637" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="D638" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E638" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F638" t="s">
-        <v>1193</v>
+        <v>20</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H638" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>491</v>
+        <v>277</v>
       </c>
       <c r="D639" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E639" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F639" t="s">
-        <v>1732</v>
+        <v>1569</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H639" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="D640" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E640" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F640" t="s">
-        <v>20</v>
+        <v>1269</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H640" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="D641" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E641" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F641" t="s">
-        <v>20</v>
+        <v>1269</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H641" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>582</v>
+        <v>289</v>
       </c>
       <c r="D642" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E642" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F642" t="s">
-        <v>20</v>
+        <v>1188</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H642" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>586</v>
+        <v>293</v>
       </c>
       <c r="D643" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E643" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F643" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H643" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>1575</v>
+        <v>491</v>
       </c>
       <c r="D644" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E644" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F644" t="s">
-        <v>1189</v>
+        <v>1744</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H644" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>1577</v>
+        <v>297</v>
       </c>
       <c r="D645" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E645" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F645" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H645" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>1579</v>
+        <v>301</v>
       </c>
       <c r="D646" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E646" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F646" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H646" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>1581</v>
+        <v>582</v>
       </c>
       <c r="D647" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E647" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F647" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H647" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>1583</v>
+        <v>586</v>
       </c>
       <c r="D648" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E648" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F648" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H648" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D649" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E649" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F649" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H649" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="D650" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E650" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F650" t="s">
-        <v>1557</v>
+        <v>1204</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H650" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="D651" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E651" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F651" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="G651" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H651" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="D652" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E652" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F652" t="s">
-        <v>1257</v>
+        <v>1204</v>
       </c>
       <c r="G652" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H652" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="D653" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E653" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F653" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H653" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="D654" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E654" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F654" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H654" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="D655" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E655" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F655" t="s">
-        <v>1211</v>
+        <v>1569</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H655" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>17</v>
+        <v>1768</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="D656" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E656" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F656" t="s">
-        <v>20</v>
+        <v>1188</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H656" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>487</v>
+        <v>1770</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="D657" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E657" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F657" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H657" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>492</v>
+        <v>1772</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="D658" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E658" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F658" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H658" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="D659" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E659" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F659" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H659" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="D660" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E660" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F660" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H660" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>1773</v>
+        <v>17</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="D661" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E661" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F661" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H661" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>1775</v>
+        <v>487</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="D662" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E662" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F662" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H662" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>1777</v>
+        <v>492</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="D663" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E663" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F663" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H663" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="D664" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E664" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F664" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H664" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="D665" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E665" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F665" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H665" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="D666" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E666" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F666" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H666" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="D667" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E667" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F667" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H667" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="D668" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E668" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F668" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H668" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="D669" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E669" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F669" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H669" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="D670" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E670" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F670" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H670" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="D671" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E671" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F671" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H671" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="D672" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E672" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F672" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H672" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="D673" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E673" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F673" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H673" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="D674" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E674" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F674" t="s">
-        <v>1257</v>
+        <v>1223</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H674" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="D675" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E675" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F675" t="s">
-        <v>1257</v>
+        <v>1223</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H675" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="D676" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E676" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F676" t="s">
-        <v>1257</v>
+        <v>1183</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H676" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="D677" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E677" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F677" t="s">
-        <v>1257</v>
+        <v>1183</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H677" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="D678" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E678" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F678" t="s">
-        <v>1202</v>
+        <v>1183</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H678" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="D679" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E679" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F679" t="s">
-        <v>1200</v>
+        <v>1269</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H679" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="D680" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E680" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F680" t="s">
-        <v>1200</v>
+        <v>1269</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H680" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="D681" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E681" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F681" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H681" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="D682" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E682" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F682" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H682" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="D683" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E683" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F683" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H683" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D684" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E684" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F684" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H684" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="D685" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E685" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F685" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H685" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="D686" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E686" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F686" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H686" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
         <v>1663</v>
       </c>
       <c r="D687" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E687" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F687" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H687" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>1665</v>
       </c>
       <c r="D688" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E688" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F688" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H688" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>1667</v>
       </c>
       <c r="D689" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E689" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F689" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H689" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>1669</v>
       </c>
       <c r="D690" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E690" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F690" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H690" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>1671</v>
       </c>
       <c r="D691" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E691" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F691" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H691" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="D692" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E692" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F692" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H692" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="D693" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E693" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F693" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H693" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="D694" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E694" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F694" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H694" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="D695" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E695" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F695" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H695" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="D696" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E696" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F696" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H696" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="D697" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E697" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F697" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H697" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D698" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E698" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F698" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H698" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>305</v>
+        <v>1689</v>
       </c>
       <c r="D699" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E699" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F699" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H699" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>24</v>
+        <v>1853</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>309</v>
+        <v>1691</v>
       </c>
       <c r="D700" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E700" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F700" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H700" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>28</v>
+        <v>1855</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>313</v>
+        <v>1693</v>
       </c>
       <c r="D701" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E701" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F701" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H701" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>32</v>
+        <v>1857</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>317</v>
+        <v>1695</v>
       </c>
       <c r="D702" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E702" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F702" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H702" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>36</v>
+        <v>1859</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>321</v>
+        <v>1697</v>
       </c>
       <c r="D703" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E703" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F703" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="G703" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H703" t="s">
-        <v>1854</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="D704" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E704" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F704" t="s">
-        <v>1557</v>
+        <v>20</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H704" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>1857</v>
+        <v>24</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="D705" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E705" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F705" t="s">
-        <v>1557</v>
+        <v>1178</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H705" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>1859</v>
+        <v>28</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="D706" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E706" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F706" t="s">
-        <v>1257</v>
+        <v>1183</v>
       </c>
       <c r="G706" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H706" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>1861</v>
+        <v>32</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>337</v>
+        <v>317</v>
       </c>
       <c r="D707" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E707" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F707" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G707" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H707" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>1863</v>
+        <v>36</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="D708" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E708" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F708" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H708" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>345</v>
+        <v>325</v>
       </c>
       <c r="D709" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E709" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F709" t="s">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H709" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>349</v>
+        <v>329</v>
       </c>
       <c r="D710" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E710" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F710" t="s">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H710" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="D711" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E711" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F711" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G711" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H711" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>357</v>
+        <v>337</v>
       </c>
       <c r="D712" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E712" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F712" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G712" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H712" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>361</v>
+        <v>341</v>
       </c>
       <c r="D713" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E713" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F713" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H713" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>365</v>
+        <v>345</v>
       </c>
       <c r="D714" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E714" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F714" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G714" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H714" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>369</v>
+        <v>349</v>
       </c>
       <c r="D715" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E715" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F715" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H715" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
       <c r="D716" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E716" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F716" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H716" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>377</v>
+        <v>357</v>
       </c>
       <c r="D717" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E717" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F717" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H717" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="D718" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E718" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F718" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H718" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>1886</v>
+        <v>365</v>
       </c>
       <c r="D719" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E719" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F719" t="s">
-        <v>1189</v>
+        <v>1223</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H719" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="D720" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E720" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F720" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H720" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="D721" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E721" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F721" t="s">
-        <v>1257</v>
+        <v>1204</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H721" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="D722" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E722" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F722" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H722" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>1687</v>
+        <v>381</v>
       </c>
       <c r="D723" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E723" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F723" t="s">
-        <v>1557</v>
+        <v>1204</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H723" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>1689</v>
+        <v>1898</v>
       </c>
       <c r="D724" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E724" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F724" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H724" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>1691</v>
+        <v>385</v>
       </c>
       <c r="D725" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E725" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F725" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G725" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H725" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>1693</v>
+        <v>389</v>
       </c>
       <c r="D726" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E726" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F726" t="s">
-        <v>1189</v>
+        <v>1269</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H726" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>1695</v>
+        <v>393</v>
       </c>
       <c r="D727" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E727" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F727" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H727" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="D728" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E728" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F728" t="s">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="G728" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H728" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="D729" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E729" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F729" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G729" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H729" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="D730" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E730" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F730" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G730" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H730" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="D731" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E731" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F731" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H731" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="D732" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E732" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F732" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H732" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="D733" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E733" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F733" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H733" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="D734" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E734" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F734" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H734" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="D735" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E735" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F735" t="s">
-        <v>20</v>
+        <v>1204</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H735" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="D736" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E736" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F736" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H736" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="D737" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E737" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F737" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H737" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="D738" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E738" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F738" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H738" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="D739" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E739" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F739" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H739" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="D740" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E740" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F740" t="s">
-        <v>1189</v>
+        <v>20</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H740" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="D741" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E741" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F741" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H741" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="D742" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E742" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F742" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H742" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="D743" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E743" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F743" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H743" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="D744" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E744" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F744" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H744" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="D745" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E745" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F745" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H745" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="D746" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E746" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F746" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H746" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="D747" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E747" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F747" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H747" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="D748" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E748" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F748" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H748" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="D749" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E749" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F749" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H749" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="D750" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
       <c r="E750" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
       <c r="F750" t="s">
-        <v>1200</v>
+        <v>1178</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H750" t="s">
-        <v>1949</v>
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D751" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E751" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F751" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H751" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D752" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E752" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H752" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D753" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E753" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H753" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D754" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H754" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D755" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H755" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D756" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E756" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H756" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D757" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E757" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F757" t="s">
+        <v>20</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H757" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D758" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F758" t="s">
+        <v>20</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H758" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D759" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E759" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H759" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D760" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H760" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D761" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H761" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D762" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H762" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D763" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E763" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H763" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D764" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E764" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H764" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D765" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E765" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H765" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D766" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H766" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>17</v>
+      </c>
+      <c r="D767" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E767" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H767" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>487</v>
+      </c>
+      <c r="D768" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E768" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H768" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>492</v>
+      </c>
+      <c r="D769" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H769" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D770" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E770" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H770" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D771" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E771" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H771" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D772" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E772" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H772" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D773" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E773" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H773" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D774" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E774" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H774" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D775" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D776" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F776" t="s">
+        <v>20</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D777" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F777" t="s">
+        <v>20</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D778" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F778" t="s">
+        <v>20</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D779" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E779" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D780" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E780" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F780" t="s">
+        <v>20</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D781" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E781" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F781" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>397</v>
+      </c>
+      <c r="D782" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E782" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>401</v>
+      </c>
+      <c r="D783" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F783" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>405</v>
+      </c>
+      <c r="D784" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E784" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F784" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>409</v>
+      </c>
+      <c r="D785" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E785" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F785" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>413</v>
+      </c>
+      <c r="D786" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F786" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>417</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E787" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F787" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>421</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F788" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>425</v>
+      </c>
+      <c r="D789" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>429</v>
+      </c>
+      <c r="D790" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E790" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F790" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>433</v>
+      </c>
+      <c r="D791" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E791" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F791" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>437</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E792" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F792" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>441</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E793" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F793" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>445</v>
+      </c>
+      <c r="D794" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E794" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F794" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>449</v>
+      </c>
+      <c r="D795" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E795" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F795" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>453</v>
+      </c>
+      <c r="D796" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E796" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F796" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>457</v>
+      </c>
+      <c r="D797" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E797" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F797" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>461</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E798" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F798" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>465</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E799" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F799" t="s">
+        <v>20</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>469</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E800" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F800" t="s">
+        <v>20</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>486</v>
+      </c>
+      <c r="D801" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E801" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F801" t="s">
+        <v>20</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D802" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E802" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F802" t="s">
+        <v>20</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D803" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E803" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F803" t="s">
+        <v>20</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E804" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F804" t="s">
+        <v>20</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E805" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F805" t="s">
+        <v>20</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D806" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E806" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F806" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F807" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D808" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E808" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F808" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D809" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E809" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E810" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D811" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F811" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D812" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E812" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F812" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E813" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F813" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E814" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F814" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D815" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E815" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H815" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D816" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E816" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F816" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E817" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F817" t="s">
+        <v>20</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H817" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E818" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F818" t="s">
+        <v>20</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H818" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E819" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F819" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H819" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D820" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E820" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F820" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H820" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H821" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D822" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E822" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F822" t="s">
+        <v>20</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H822" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D823" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E823" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F823" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H823" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D824" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E824" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H824" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D825" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E825" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F825" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H825" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>473</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E826" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H826" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D827" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E827" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F827" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H827" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D828" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E828" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F828" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H828" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D829" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E829" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F829" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H829" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E830" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H830" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D831" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E831" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F831" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H831" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>24</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E832" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F832" t="s">
+        <v>20</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H832" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>28</v>
+      </c>
+      <c r="D833" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E833" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F833" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H833" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>32</v>
+      </c>
+      <c r="D834" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E834" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F834" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H834" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>36</v>
+      </c>
+      <c r="D835" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E835" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D836" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E836" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F836" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H836" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D837" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E837" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H837" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D838" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E838" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F838" t="s">
+        <v>20</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H838" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D839" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E839" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F839" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H839" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D840" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E840" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F840" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H840" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E841" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F841" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H841" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D842" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E842" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F842" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H842" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D843" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E843" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H843" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D844" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E844" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H844" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>477</v>
+      </c>
+      <c r="D845" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E845" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F845" t="s">
+        <v>2136</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H845" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D846" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E846" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F846" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E847" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H847" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E848" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F848" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H848" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E849" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F849" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H849" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D850" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E850" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F850" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H850" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D851" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E851" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F851" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H851" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D852" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E852" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F852" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H852" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D853" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E853" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H853" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E854" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F854" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H854" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D855" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E855" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F855" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H855" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D856" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E856" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F856" t="s">
+        <v>20</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H856" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D857" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E857" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F857" t="s">
+        <v>20</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H857" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D858" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E858" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F858" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H858" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E859" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F859" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H859" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E860" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F860" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H860" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E861" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F861" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H861" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E862" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F862" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H862" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E863" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F863" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H863" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E864" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F864" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H864" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E865" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F865" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H865" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E866" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F866" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H866" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E867" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F867" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H867" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>43</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2184</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H868" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>43</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F869" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="H869" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>47</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F870" t="s">
+        <v>2136</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="H870" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>51</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F871" t="s">
+        <v>488</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H871" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>55</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H872" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>59</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F873" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H873" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>63</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F874" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="H874" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>67</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F875" t="s">
+        <v>1239</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H875" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>519</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F876" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H876" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>526</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F877" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H877" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>71</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F878" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="H878" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>75</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F879" t="s">
+        <v>1744</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H879" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>79</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F880" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H880" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>83</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F881" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="H881" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>86</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F882" t="s">
+        <v>20</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H882" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>89</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F883" t="s">
+        <v>20</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="H883" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>43</v>
+      </c>
+      <c r="D884" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H884" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>47</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H885" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>51</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H886" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>55</v>
+      </c>
+      <c r="D887" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H887" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>59</v>
+      </c>
+      <c r="D888" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H888" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>63</v>
+      </c>
+      <c r="D889" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E889" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H889" t="s">
+        <v>2243</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -25826,50 +30262,189 @@
     <hyperlink ref="G726" r:id="rId725"/>
     <hyperlink ref="G727" r:id="rId726"/>
     <hyperlink ref="G728" r:id="rId727"/>
     <hyperlink ref="G729" r:id="rId728"/>
     <hyperlink ref="G730" r:id="rId729"/>
     <hyperlink ref="G731" r:id="rId730"/>
     <hyperlink ref="G732" r:id="rId731"/>
     <hyperlink ref="G733" r:id="rId732"/>
     <hyperlink ref="G734" r:id="rId733"/>
     <hyperlink ref="G735" r:id="rId734"/>
     <hyperlink ref="G736" r:id="rId735"/>
     <hyperlink ref="G737" r:id="rId736"/>
     <hyperlink ref="G738" r:id="rId737"/>
     <hyperlink ref="G739" r:id="rId738"/>
     <hyperlink ref="G740" r:id="rId739"/>
     <hyperlink ref="G741" r:id="rId740"/>
     <hyperlink ref="G742" r:id="rId741"/>
     <hyperlink ref="G743" r:id="rId742"/>
     <hyperlink ref="G744" r:id="rId743"/>
     <hyperlink ref="G745" r:id="rId744"/>
     <hyperlink ref="G746" r:id="rId745"/>
     <hyperlink ref="G747" r:id="rId746"/>
     <hyperlink ref="G748" r:id="rId747"/>
     <hyperlink ref="G749" r:id="rId748"/>
     <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>