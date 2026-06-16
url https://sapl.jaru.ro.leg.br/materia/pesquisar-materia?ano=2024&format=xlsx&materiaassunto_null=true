--- v0 (2026-04-27)
+++ v1 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1856" uniqueCount="843">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2704" uniqueCount="1130">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -801,99 +801,98 @@
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/958/ata_8_sessao_extraordinaria-2024_.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO_x000D_
 LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/960/ata_9a_sessao_extraodinaria_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA,_x000D_
 DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/959/ata_10_sessao_extraordinaria-2024_2.pdf</t>
   </si>
   <si>
-    <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA,_x000D_
+    <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA.  Com projetos com votação nominal._x000D_
 DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/961/ata_11a_sessao_extraordinaria-2024_-__1.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/962/ata_12a_sessao_extraordinaria-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª_x000D_
 SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/963/ata_13a_sessao_extraordinaria-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/964/ata_14a_sessao_extraordinaria-2024.pdf</t>
   </si>
   <si>
-    <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO_x000D_
-LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+    <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/965/ata_15a_sessao_extraordinaria-2024.pdf</t>
   </si>
   <si>
-    <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+    <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/966/ata_16a_sessao_extraordinaria-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/967/ata_17a_sessao_extraordinaria-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/968/ata_18a_sessao_extraordinaria_2024.pdf</t>
   </si>
@@ -901,60 +900,60 @@
     <t>ATA DA 18ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA,_x000D_
 DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/969/ata_19a_sessao_extraordinaria-2024_.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/970/ata_20_a_sessao_extraordinaria_2024_.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/971/ata_21a_sessao_extraordinaria_2024_.pdf</t>
   </si>
   <si>
-    <t>ATA DA 21ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+    <t>ATA DA 21ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/972/ata_22a_sessao_extraordinaria_2024_.pdf</t>
   </si>
   <si>
-    <t>ATA DA 22ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+    <t>ATA DA 22ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/973/ata_23_a_sessao_extraordinaria-2024_-_.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/974/ata_24a_sessao_extraordinaria-2024_-_.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/975/ata_25a_sessao_extraordinaria-2024.pdf</t>
   </si>
@@ -2562,50 +2561,914 @@
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/912/41a_ses_extraordinaria_-2024.pdf</t>
   </si>
   <si>
     <t>41ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>42ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/914/43a_ses_extraordinaria_-2024_.pdf</t>
   </si>
   <si>
     <t>43ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/lista_de_presenca_23a_sessao_extraordinaria_2024.pdf</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>Audiência Pública</t>
+  </si>
+  <si>
+    <t>Valmir Carteiro</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 74, de autoria do Vereador Valmir carteiro, solicita ao Poder Executivo, que seja feita uma galeria de concreto na rua Américo Vespúcio, bairro jardim novo estado.</t>
+  </si>
+  <si>
+    <t>1747</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicações</t>
+  </si>
+  <si>
+    <t>Ilson Félix</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 1, de 12 de janeiro de 2024, de autoria do Presidente Ilson Félix, “Solicita ao Poder Executivo que seja feita a abertura das ruas Emilio Moret e Beijamin Constant, interligando as Ruas Maranhão e Rua Minas Gerais e os Setores 16 (industrial), 17 (Cruzeiro do Sul) facilitando o acesso dos moradores dos Cruzeiro do Sul, Savana e Industrial".</t>
+  </si>
+  <si>
+    <t>1748</t>
+  </si>
+  <si>
+    <t>Professora Damiana</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 2, de 18 de janeiro de 2024, de autoria da Vereadora Damiana, “Solicita providência quanto à manutenção da tampa de bueiro na Rua Minas Gerais, esquina com a Rua Av. Brasil, setor 5".</t>
+  </si>
+  <si>
+    <t>1749</t>
+  </si>
+  <si>
+    <t>Neuza Orlandini</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 3, de 26 de janeiro de 2024, de autoria da Vereadora Neuza Orlandini, “Solicita ao Executivo Municipal que seja feito um quebra-molas na Av. Rio Branco número 3094, setor 05, em frente a Segunda Igreja Batista em Jaru”.</t>
+  </si>
+  <si>
+    <t>1750</t>
+  </si>
+  <si>
+    <t>Professor Carlos</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 4, de 31 de janeiro de 2024, de autoria do Vereador Professor Carlos, “que seja vista a possibilidade de pavimentação asfáltica da linha 605, entre a Rua Monteiro Lobato até a Arena 605, Km 2,5”.</t>
+  </si>
+  <si>
+    <t>1752</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 5, de 01 de fevereiro de 2024, de autoria do Vereador Professor Carlos, “que seja vista a possibilidade de limpeza das áreas públicas do Jardins Europa e Primavera”.</t>
+  </si>
+  <si>
+    <t>1753</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 6, de 01 de fevereiro de 2024, de autoria do Vereador Professor Carlos, “que seja vista e estudada a possibilidade de permanência da Gratificação Temporária aos profissionais da Educação de nosso município”.</t>
+  </si>
+  <si>
+    <t>1754</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 7, de 01 de fevereiro de 2024, de autoria do Vereador Professor Carlos, “que seja vista a possibilidade de realização de estudos visando a possibilidade de correção dos valores do auxílio alimentação e do auxílio saúde aos servidores municipais”.</t>
+  </si>
+  <si>
+    <t>1755</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 8, de 01 de fevereiro de 2024, de autoria do Vereador Professor Carlos, “que seja vista a possibilidade de estudos com a finalidade de se fazer a atualização do piso salarial profissional nacional do magistério, que este ano será de, 3,62%, seguindo o critério da Lei nº 11.738/2008 e também que tenha repercussão automática do piso nos planos de carreira, respeitada a paridade entre ativos e aposentados ”.</t>
+  </si>
+  <si>
+    <t>1756</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 9, de 18 de janeiro de 2024, de autoria da Vereadora Damiana, "Solicita a construção de calçada na frente do Posto de Saúde Dr. Carmona, no bairro Jardim dos Estados".</t>
+  </si>
+  <si>
+    <t>1757</t>
+  </si>
+  <si>
+    <t>Indicação nº 10, de Autoria do Vereador prof. Carlos, “que seja vista a possibilidade de um profissional de enfermagem para atender alunos portadores de diabetes que necessitam deste acompanhamento nas unidades escolares".</t>
+  </si>
+  <si>
+    <t>1758</t>
+  </si>
+  <si>
+    <t>Indicação nº 11, de Autoria do Vereador prof. Carlos, “que seja vista a possibilidade de patrolamento e cascalhamento de alguns locais que se formam poças d’água na rua São Paulo e trecho entre a Madeireira Incopa e Comunidade Menino Jesus, saída para a linha 625".</t>
+  </si>
+  <si>
+    <t>1759</t>
+  </si>
+  <si>
+    <t>Chiquinho do Cacau</t>
+  </si>
+  <si>
+    <t>Indicação nº 12, de Autoria do Vereador Chiquinho do cacau, “solicita ao Chefe do Poder Executivo, que a empresa que executou o asfalto, na rua Ceará entre a rua Goiás e rua rio de Janeiro, faça o reparo da rede fluvial no município de Jaru".</t>
+  </si>
+  <si>
+    <t>1760</t>
+  </si>
+  <si>
+    <t>Indicação nº 13, de Autoria do Vereador Chiquinho do Cacau, “Solicita ao Chefe do Poder Executivo, que seja refeita a tampa do bueiro na rua Rio Grande do Norte, em frente à residência nº 895 setor 2, no Município de Jaru".</t>
+  </si>
+  <si>
+    <t>1762</t>
+  </si>
+  <si>
+    <t>Schimiti Patroleiro</t>
+  </si>
+  <si>
+    <t>Indicação nº 14, de Autoria do Vereador Schimit Patroleiro, “Solicita ao Chefe do Poder Executivo, a possibilidade para pavimentação asfáltica nas seguintes ruas:  rua Ermano Santos trecho rua Goiás a rua Rio de Janeiro; rua Candido Portinari trecho rio de Janeiro a Tapajós”.</t>
+  </si>
+  <si>
+    <t>1763</t>
+  </si>
+  <si>
+    <t>indicação nº 15, de Autoria do Vereador Schimit Patroleiro, “Solicita ao Chefe do Poder Executivo, a possibilidade para pavimentação asfáltica na rua Ermano santos entre a Dom Pedro a rua Minas Gerais”.</t>
+  </si>
+  <si>
+    <t>1764</t>
+  </si>
+  <si>
+    <t>Indicação nº 16, de Autoria do Vereador Chiquinho do Cacau, “Solicita ao chefe do poder executivo, que a secretaria de saúde, tome medidas urgentes no sentido de fazer nebulizações contra os mosquitos transmissores da dengue, nos setores mais afetados pelos surtos da doença, incluindo o setor jardim dos estados, rua 19 de Novembro esquina com a rua Tanguá e linha 605 nº 3761 no município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1765</t>
+  </si>
+  <si>
+    <t>Indicação nº 17, de Autoria do Vereador Chiquinho do Cacau, “Solicita ao Chefe do Poder Executivo, que seja feita a coleta de lixo, no setor Jardim dos Estados, rua 19 de Novembro esquina com a rua Tanguá, no Município de Jaru e na rua Padre Chiquinho 2584 setor 04”.</t>
+  </si>
+  <si>
+    <t>1766</t>
+  </si>
+  <si>
+    <t>Indicação nº 18, de Autoria do Vereador Chiquinho do Cacau, “Solicita ao chefe do poder Executivo, que seja realizada a providencia de duas tampas de bueiros que se encontram localizados na esquina da AV. Brasil com a rua Afonso José, no município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1767</t>
+  </si>
+  <si>
+    <t>Indicação nº 19, de Autoria do Vereador Chiquinho do Cacau, “Solicita ao chefe do poder Executivo, que seja realizada a providencia de três tampas de bueiros dois que se encontram localizados na rua Florianópolis, entre a rua Ceara e rua Rio Grande do Norte, e o terceiro na Rua Florianópolis esquina com a rua Ceara, no município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>Indicação nº 20, de 07 de março de 2024, de Autoria do Vereador Professor Carlos, “Solicita ao chefe do poder Executivo, que seja vista a possibilidade de estudos para a concessão do reajuste salarial aos servidores públicos de 6,97%, referente à inflação do ano de 2023 e ao crescimento do PIB de 2022”.</t>
+  </si>
+  <si>
+    <t>1769</t>
+  </si>
+  <si>
+    <t>Indicação nº 21, de 19 de março de 2024, de Autoria do Vereador Schimit Patroleiro, “Solicita ao Chefe do Poder Executivo que seja feito um ponto de ônibus na linha 607 esquina com a rua bacuri no Orleans”.</t>
+  </si>
+  <si>
+    <t>1770</t>
+  </si>
+  <si>
+    <t>Indicação nº 22, de 22 de março de 2024, de Autoria do Vereador Professor Carlos, “Que seja vista a possibilidade de construção de uma nova tampa de bueiro na Rua Sebastião Cabral de Souza esquina com Av. Dom Pedro I no Setor 4”.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>Indicação nº 23, de 22 de março de 2024, de Autoria do Vereador Professor Carlos, “Que sejam notificados os proprietários de terrenos sem construção do setor 8 no sentido de efetuarem a limpeza dos mesmos, roçando e com a retirada de entulhos”.</t>
+  </si>
+  <si>
+    <t>1772</t>
+  </si>
+  <si>
+    <t>Indicação nº 24, de 22 de março de 2024, de Autoria do Vereador Chiquinho do Cacau, “Solicita que seja realizado, o patrolamento na rua São Paulo e na rua Carlos Norberto Bezerra no setor Industrial no município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1773</t>
+  </si>
+  <si>
+    <t>Indicação nº 25, de 26 de março de 2024, de Autoria do Vereador e Presidente Ilson Félix, “Indica ao Chefe do Poder Executivo, que seja feito uma art gafitada na extensão do muro na Praça da Dom Pedro I”. O grafite é uma intervenção artística em espaços públicos. Porém, o significado pode ser muito maior que isso. Baseado em imagens e muitas cores, é uma forma de manifestação cultural deixando o ambiente bonito e moderno.</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>Indicação nº 26, de 28 de março de 2024, de Autoria da Vereadora Damiana, “Solicita  limpeza entorno da ponte do Rio Mororó, final da Rua Rio Branco”.</t>
+  </si>
+  <si>
+    <t>1775</t>
+  </si>
+  <si>
+    <t>Indicação nº 27, de 28 de março de 2024, de Autoria da Vereadora Damiana, “Solicita manutenção nos equipamentos do parque da Praça da Baixada”.</t>
+  </si>
+  <si>
+    <t>1776</t>
+  </si>
+  <si>
+    <t>Indicação nº 28, de 02 de abril de 2024, de Autoria da Vereadora Damiana, “Solicita isenção de IPTU para todas as famílias com portadores do TEA - Transtorno do Espectro Autista”.</t>
+  </si>
+  <si>
+    <t>1777</t>
+  </si>
+  <si>
+    <t>Indicação nº 29, de 02 de abril de 2024, de Autoria da Vereadora Damiana, "Solicita contratação de AT - Atendente Terapêutico e AC - Analista do Comportamento de forma temporária nas escolas municipais, para atender os alunos com autismo cadastrados no CadÚnico".</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>Indicação nº 30, de 02 de abril de 2024, de Autoria do Vereador Professor Carlos, “Que seja oficiado ao Executivo Municipal de Jaru, que este determine ao setor competente, que realize a manutenção na pavimentação asfáltica, com objetivo de tapar buracos na linha 627 que dá acesso ao Residencial Jardim Europa”.</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>Indicação nº 31, de 02 de abril de 2024, de Autoria do Vereador Professor Carlos, “Que seja oficiado ao Excelentíssimo Senhor Prefeito do Município de Jaru, para que este determine ao setor competente, que disponibilize os reparos necessários na tampa do bueiro que está quebrada, na Rua Ceará esquina com a Rua Afonso José”.</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>Indicação nº 32, de 04 de abril de 2024, de Autoria da Vereadora Damiana, "Solicita operação tapa buracos na Rua Monteiro Lobato, setor 6 ".</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>Indicação nº 33, de 04 de abril de 2024, de Autoria da Vereadora Damiana, " "Solicita construção de um centro de zoonoses de pequeno porte para atender cães,  gatos e cavalos".</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>Indicação nº 34, de 04 de abril de 2024, de Autoria do Vereador Professor Carlos, “que disponibilize com urgência os reparos necessários na ponte sobre o Rio Branco, na linha 634, pois a mesma sofreu avarias com as intensas chuvas da última semana”.</t>
+  </si>
+  <si>
+    <t>1783</t>
+  </si>
+  <si>
+    <t>Indicação nº 35, de 04 de abril de 2024, de Autoria do Vereador Chiquinho da Emater, “Solicita ao chefe do poder Executivo, que seja feito, Estacionamento em torno do Colégio Estadual Plácido de Castro no município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>Rafael Lopes</t>
+  </si>
+  <si>
+    <t>Indicação nº 36, de 05 de abril de 2024, de Autoria do Vereador Rafael Lopes, “Solicito a isenção da Taxa de Coleta de Lixo para famílias com pessoas portadoras de TEA (Transtorno do Espectro Autista) ”.</t>
+  </si>
+  <si>
+    <t>1785</t>
+  </si>
+  <si>
+    <t>Indicação nº 37, de 08 de abril de 2024, de Autoria do Vereador e Presidente Ilson Félix, “Solicita ao Chefe do Poder Executivo, através da Secretaria de obras que seja feita a aquisição de três papa entulhos para serem colocados em pontos estratégicos próximo as entradas das linhas 605, 607, 625 e 627”.</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>Indicação nº 38, de 11 de abril de 2024, de Autoria do Vereador Professor Carlos, “Indica ao Poder Executivo, que realize a manutenção do travessão da Linha 632 para a Linha 634 com patrolamento e cascalhamento dos trechos críticos”.</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>Indicação nº 39, de 11 de abril de 2024, de Autoria do Vereador Professor Carlos, “Indica o Poder Executivo, que seja realizado estudos para a implantação de redutores de velocidade nas ruas principais do Residencial Savana Park”.</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>Indicação nº 40, de 11 de abril de 2024, de Autoria da Vereadora Professora Damiana, “Solicita calçamento com rejeitos de asfalto na lateral da escola Aldemir Lima Cantanhede, para uso de estacionamento”.</t>
+  </si>
+  <si>
+    <t>1789</t>
+  </si>
+  <si>
+    <t>Indicação nº 41, de 12 de abril de 2024, de Autoria da Vereadora Professora Damiana, “Solicita construção de um corrimão na ponte do km 05 da Linha 634”.</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>Indicação nº 43, de 15 de abril de 2024, de Autoria do Vereador Professor Carlos, “Indica ao Poder Executivo, que seja realizada instalação de sinalização horizontal e sinalização vertical de trânsito por toda extensão do Residencial Savana Park”.</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>Indicação nº 44, de 03 de maio de 2024, de Autoria da Vereadora Professora Damiana, "Solicita serviço de drenagem na Rua Minas Gerais, entre as Ruas Francisco Pantoja e Monteiro Lobato, setor 6 que encontra-se com acúmulo de água de frente as residências”.</t>
+  </si>
+  <si>
+    <t>1792</t>
+  </si>
+  <si>
+    <t>Indicação nº 45, de 03 de maio de 2024, de Autoria da Vereadora Professora Damiana, “Solicita serviço de poda das árvores na Linha 605 que estão invadindo a pista".</t>
+  </si>
+  <si>
+    <t>1793</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Indicação nº 46, de 10 de maio de 2024, de Autoria do Vereador Rafael Lopes, “Solicita providencia de pavimentação asfáltica na rua Marechal Rondon no setor 2, ao lado da Escola Municipal Ademir Lima Cantanhede”.</t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Indicação nº 47, de 10 de maio de 2024, de Autoria do Vereador Rafael Lopes, “Solicito a implantação de academia popular no posto de saúde Marcelina Tereza e Carvalho do setor 08”.</t>
+  </si>
+  <si>
+    <t>1795</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Indicação nº 48, de 17 de abril de 2024, de Autoria do Vereador Presidente desta casa de Leis, Ilson Felix, “Indica ao Poder Executivo, que seja realizado um Curso de Primeiros Socorros aos professores   da educação infantil em todas as escolas do Município de Jaru.</t>
+  </si>
+  <si>
+    <t>1796</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Indicação nº 49, de 17 de maio de 2024, de Autoria do Vereador Chiquinho do Cacau, “Solicita ao Chefe do Poder Executivo, através da Secretaria de Meio Ambiente, que crie um banco de dados de área de risco ambiental na área urbana de Jaru. Plano de ação e contingência para acidentes ambientais”.</t>
+  </si>
+  <si>
+    <t>1797</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Indicação nº 50, de 20 de maio de 2024, de Autoria do Vereador Schimit Patroleiro, “Solicita ao Chefe do Poder Executivo a possibilidade para pavimentação asfáltica na seguinte rua, Rua Rute Cardoso trecho da Afonso José e Padre Chiquinho”.</t>
+  </si>
+  <si>
+    <t>1798</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Indicação nº 51, de 23 de maio de 2024, de Autoria da Vereadora Damiana, “Solicita aumento na gratificação concedida aos vacinadores da saúde pública, em reconhecimento ao seu papel crucial na campanha de vacinação e na promoção da saúde pública”.</t>
+  </si>
+  <si>
+    <t>1799</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Indicação nº 52, de 23 de maio de 2024, de Autoria do Vereador Chiquinho do Cacau, “Solicita ao Chefe do Poder Executivo, que seja feito um quebra-molas na rua Goiás e sinalização na rua Almirante Barroso setor 3, no município de Jaru/RO”.</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Indicação nº 53, de 23 de maio de 2024, de Autoria do Vereador Rafael Lopes, “Solicita a implantação de uma praça no setor 08”.</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Indicação nº 54, de 29 de maio de 2024, de Autoria do Vereador Professor Carlos, “que seja oficiado ao Executivo Municipal, para que este determine ao setor competente, que realize a manutenção na pavimentação asfáltica, com objetivo de tapar buracos na Estrada Primavera, que dá acesso ao Residencial Primavera”.</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Indicação nº 55, de 29 de maio de 2024, de Autoria do Vereador Professor Carlos, “que seja oficiado ao Excelentíssimo Senhor Prefeito do Município de Jaru, para que este determine ao setor competente, que envide esforços no sentido de constituir força-tarefa com a finalidade de concluir laudos dos alunos da rede municipal que necessitam de especialista: neurologista, psicólogo, psiquiatra e outros e estão há muito tempo em espera”.</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Indicação nº 56, de 29 de maio de 2024, de Autoria do Vereador Professor Carlos, “que seja oficiado ao Excelentíssimo Senhor Prefeito do Município de Jaru, para que este determine ao setor competente, que realize a manutenção e/ou substituição de ares-condicionados das escolas municipais”.</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Indicação nº 57, de 05 de junho de 2024, de Autoria do Vereador Professor Carlos, que “Seja oficiado ao Executivo Municipal, para que este determine ao setor competente que realize a manutenção e reparos necessários no telhado da Escola Municipal de Ensino Fundamental Maria de Lourdes, setor 07, pois o mesmo apresenta avarias o que causa transtorno em dias chuvosos.</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Indicação nº 58, de 05 de junho de 2024, de Autoria do Vereador Professor Carlos, que “Seja oficiado ao Executivo Municipal, para que este determine ao setor competente que realize, com urgência, a manutenção e reparos necessários no sistema elétrico da Escola Municipal de Ensino Fundamental Maria de Lourdes, no setor 07, pois o mesmo não está comportando a demanda de carga elétrica para manter a utilização dos ares-condicionados que neste período precisam estar em pleno funcionamento”.</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Indicação nº 59, de 06 de junho de 2024, de Autoria da Vereadora Professora Damiana, que "Solicita que seja pago o GATE aos gestores escolares, retroativos ao mês de janeiro".</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Indicação nº 60, de 07 de junho de 2024, de Autoria do Vereador Rafael que “Solicita ao Poder Executivo construção do muro do cemitério do distrito de Tarilândia”.</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Indicação nº61, de 12 de junho de 2024, de Autoria do Vereador Presidente Ilson Felix, “Solicita ao Poder Executivo que seja instalado uma Tenda na segunda Rotatória do Savana Park, para que os alunos possam aguardar o ônibus escolar, visando o bem estar e a saúde das crianças.</t>
+  </si>
+  <si>
+    <t>1809</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Indicação nº62, de 12 de junho de 2024, de Autoria do Vereador Shimit Patroleiro,” solicita pavimentação asfáltica na rua Antônio Matias dos santos setor 08.</t>
+  </si>
+  <si>
+    <t>1810</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Indicação nº63, de 12 de junho de 2024, de Autoria do Vereador Shimit Patroleiro,” Solicita ao Chefe do Poder Executivo a possibilidade para recapeamento de pavimentação asfáltica na rua Monteiro lobato, trecho da Minas Gerais a linha 605.</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Indicação nº64, de 16 de junho de 2024, de Autoria do Vereador Rafael Lopes “Solicita providência de pavimentação asfáltica na rua Daniel da Rocha, trecho entre a rua Padre Chiquinho e a Av. Dom Pedro I, a pedido da moradora Marilene.</t>
+  </si>
+  <si>
+    <t>1813</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Indicação nº65, de 16 de junho de 2024, de Autoria do Vereador Chiquinho do Cacau” Solicita ao chefe do poder executivo, que seja feito, estacionamento no CTPM XIII (Colégio Tiradentes) localizado na rua Osvaldo Cruz, entre Av. Dom Pedro I e Rua Minas Gerais no município de Jaru.</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Indicação nº 66, de 25 de junho de 2024, de Autoria do Vereador e Presidente Ilson Félix” Solicita ao Poder Executivo, através da Secretaria de Obras, que seja feito um estudo para que seja plantado árvores em torno do Feirão do Produtor Rural no Município de Jaru/RO”.</t>
+  </si>
+  <si>
+    <t>1815</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Indicação nº 67, de 25 de junho de 2024, de Autoria do Vereador e Presidente Ilson Félix ” Solicita ao Poder Executivo, através da Secretaria de Obras, que seja feita a pavimentação asfáltica da Avenida Florianópolis entre a Rua Ruth Cardoso e Rua Jorge Amado, a pedido dos Moradores Derli e Adalberto”.</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Indicação nº 68, de 25 de junho de 2024, de Autoria do Vereador e Presidente Ilson Félix ”. Solicita ao Poder Executivo, através da Secretaria de Obras, que seja feita, uma operação tapa buracos na Rua Padre Chiquinho entre a Rua Belo Horizonte e Rua Ceará, setor 04”.</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Indicação nº 69, de 26 de junho de 2024, de Autoria da Vereadora Damiana ”Solicita plantio de árvores na frente da capela mortuária".</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Indicação nº 70, de 28 de junho de 2024, de Autoria do Vereador Schimit Patroleiro ”Solicita ao Chefe do Poder Executivo a possibilidade da construção de um quebra-molas na seguinte Ruas: Rua Pará entre a rua Paraná; Rua João Batista entre a Almirante Barroso”.</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Indicação nº 71, de 29 de julho de 2024, de Autoria do Vereador Rafael Lopes ” Solicito providência de pavimentação asfáltica na rua Sergipe setor 1A, a pedido do morador Roberto”.</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Indicação nº 72, de 29 de julho de 2024, de Autoria do Vereador Rafael Lopes ” Solicito providência de pavimentação asfáltica na rua Padre Chiquinho no Setor 1A”.</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Renato Cabeleireiro</t>
+  </si>
+  <si>
+    <t>Indicação nº 73, de 29 de julho de 2024, de Autoria do Vereador Renato ” Solicita ao chefe do Poder Executivo, na forma regimental, que determine ao setor competente, para que faça um estudo, visando a sinalização horizontal de regulamentação para estacionamento dos carros e das motos nos trechos principais da Avenida Padre Adolfo Rohl”.</t>
+  </si>
+  <si>
+    <t>1822</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Indicação nº 74, de 29 de julho de 2024, de Autoria do Vereador Renato ” Solicita ao chefe do Poder Executivo, na forma regimental, que determine ao setor competente que tome providências quanto à construção de pista de ciclovia ou ciclofaixa ao longo da rua Tapajós, no trecho que compreende desde a Rua Piauí até a Rua Vereador Otaviano Neto, até em frente ao IFRO”.</t>
+  </si>
+  <si>
+    <t>1824</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 75, de autoria do Vereador Rafael Lopes, solicita inclusão das Ruas Inês Batistão Neto e Manoel Isidio da Silva, localizadas no Setor 08, no projeto atual de pavimentação asfáltica, solicitação dos moradores Estefânia e Wellington.</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 76, de autoria do Vereador Chiquinho do Cacau, Solicita ao chefe do poder executivo, que seja feito, um redutor de velocidade (Quebra mola), na Rua Padre Chiquinho entre a rua Pará e a rua Amazonas no município de Jaru.</t>
+  </si>
+  <si>
+    <t>1826</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 77, de autoria do Vereador Professor Carlos, Indica Quebra Molas na Rua João Batista na altura do cruzamento com a Rua Almirante Barroso, setor 4.</t>
+  </si>
+  <si>
+    <t>1827</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 78, de autoria do Vereador Professor Carlos, Indica a construção de 2 (dois) Quebra-molas na Rua Bartolomeu Romero na altura do residencial Orleans, próximo às ruas Jatobá e Rua 2.</t>
+  </si>
+  <si>
+    <t>1828</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 79, de autoria do Vereador Professor Carlos, Indica a construção de 2 (dois) Quebra-molas um na  rua  Peroba entre a rua Caixeta e Pau- d’alho e o outro  na Rua Brasil entre a rua Caixeta e Pau- d’alho.</t>
+  </si>
+  <si>
+    <t>1829</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 80, de autoria do Vereador Chiquinho da Emater, indica ao Chefe do Poder Executivo, que seja providenciado ampliação da iluminação pública da rede elétrica do setor Chacareiro na linha Cascavel no Município de Jaru/RO.</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 81, de autoria do Vereador Professor Carlos, INDICA, nos termos regimentais, com ciência do Douto Plenário, que seja oficiado a construção de um Quebra-molas na Rua Raimundo Barreto, setor 7, próximo à Avenida Dom Pedro I.</t>
+  </si>
+  <si>
+    <t>1831</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 82, de autoria do Vereador Chiquinho da Emater, INDICA, ao Chefe do Poder Executivo, que seja implantada uma Academia ao ar livre, no Bairro Orleans na Área verde, no município de Jaru.</t>
+  </si>
+  <si>
+    <t>1833</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 83, de 11 de outubro de 2024, de autoria do Vereador Rafael Lopes, INDICA, ao Chefe do Poder Executivo, que seja feita pavimentação asfáltica na rua Ricardo Catanhede trecho entre a Rua João Batista e Rua Afonso José no Setor 01, a pedido do morador Luiz Carlos.</t>
+  </si>
+  <si>
+    <t>1834</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 84, de 11 de outubro de 2024, de autoria do Vereador Rafael Lopes, INDICA, ao Chefe do Poder Executivo, que seja feita _x000D_
+pavimentação asfáltica na rua 1º de Maio no Setor 06, a pedido da moradora Edneia.</t>
+  </si>
+  <si>
+    <t>1835</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 85, de 11 de outubro de 2024, de autoria do Vereador Rafael Lopes, INDICA, ao Chefe do Poder Executivo, que seja feita a_x000D_
+implantação de climatizadores industriais para o Feirão do Produtor</t>
+  </si>
+  <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 86, de 14 de outubro de 2024, de autoria do Vereador e Presidente Ilson Félix, INDICA, ao Chefe do Poder Executivo, que seja feita uma reforma na Capela Mortuária do Município”.</t>
+  </si>
+  <si>
+    <t>1837</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 87, de 18 de outubro de 2024, de autoria do Vereador Professor Carlos, INDICA, ao Chefe do Poder Executivo, a construção de um Quebra-molas na Rua Princesa Isabel, setor 1, entre à Avenida Dom Pedro I e Rua Paraná”.</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 88, de 18 de outubro de 2024, de autoria do Vereador Professor Carlos, INDICA, ao Chefe do Poder Executivo, a construção de um Quebra-molas na Rua João de Albuquerque, setor 1, entre à Rua João Batista e Rua Paraná”.</t>
+  </si>
+  <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 89, de 18 de outubro de 2024, de autoria do Vereador Rafael Lopes, INDICA, ao Chefe do Poder Executivo, que seja vista a possibilidade de fechamento parcial da Avenida Dom Pedro I em frente à praça, especialmente nos dias de sábado e domingo nos horários da 18:00h até 22:00h, mantendo uma das vias em funcionamento normal sem prejudicar o comercio local. Em prol da priorização da segurança das pessoas que estão no local e principalmente das crianças, desta forma criando um espaço mais amigável para atividades de lazer e comunitárias. Essa medida pode reduzir o risco de acidentes devido ao alto fluxo de veículos, permitindo que as famílias desfrutem da praça com maior tranquilidade, contribuindo assim para a qualidade de vida urbana, a pedido do morador Eduardo”.</t>
+  </si>
+  <si>
+    <t>1840</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 90, de 09 de dezembro de 2024, de autoria do Vereador Rafael Lopes, INDICA, ao Chefe do Poder Executivo, que seja feita pavimentação asfáltica na rua Mogno no setor 1A, trecho entre a rua Afonso Jose e rua Padre Chiquinho, a pedido da moradora Miriam”.</t>
+  </si>
+  <si>
+    <t>1841</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 91, de 13 de dezembro de 2024, de autoria da Vereadora Neuza Orlandini, INDICA, ao Chefe do Poder Executivo,       _x000D_
+Solicita ao Executivo Municipal que seja vista a possibilidade de elaborar um Projeto de Lei Renomeando a Avenida dos Ipês no Jardim Novo Estado II, ficando nomeada de   Tereza Cesco Orlandini ”.</t>
+  </si>
+  <si>
+    <t>1596</t>
+  </si>
+  <si>
+    <t>APCE</t>
+  </si>
+  <si>
+    <t>Atos que apreciam as contas do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1596/decreto_prestacao_de_contas_2022_1.pdf</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO Nº 38, DE 19 DE FEVEREIRO DE 2024, Dispõe sobre a Prestação de Contas do Chefe do Poder Executivo Municipal, Sr. João Gonçalves Silva Junior, referente ao exercício financeiro de 2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1602/decreto_prestacao_de_contas_2023_1.pdf</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO Nº. 39, DE 30 SETEMBRO DE 2024, Dispõe sobre a Prestação de Contas do Chefe do Poder Executivo Municipal, Sr. João Gonçalves Silva Junior, referente ao exercício financeiro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>ALP</t>
+  </si>
+  <si>
+    <t>Atividades Legislativas dos Parlamentares</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1975/atividades_parlamentares_-carlos.pdf</t>
+  </si>
+  <si>
+    <t>Atividades parlamentares</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1977/atividades_parlamentares_-chiquinho.pdf</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1979/atividades_parlamentares_-damiana_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1980/atividades_parlamentares_-ilson.pdf</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>Atividades parlamentares.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1983/atividades_parlamentares_-rafael_lopes.pdf</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1985/atividades_parlamentares_-renato.pdf</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1987/atividades_parlamentares_-schimiti_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1989/atividades_parlamentares_-valmir.pdf</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Votações nominais</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2079/ata_10_sessao_extraordinaria-2024_2.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2080/ata_14a_sessao_extraordinaria-2024_1.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2081/ata_15a_sessao_extraordinaria-2024.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2082/ata_21a_sessao_extraordinaria_2024_.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 21ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2083/ata_22a_sessao_extraordinaria_2024_.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 22ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 4ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2909,68 +3772,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1498/projeto_de_lei_-_429.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1499/projeto_de_lei-3971.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1500/projeto_de_lei-3970.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1501/projeto_de_lei-3968.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1502/projeto_de_lei-3969.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1503/projeto_de_lei-3967.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1504/projeto_de_lei-3966.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1505/projeto_de_lei-3965.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei-3964.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1507/projeto_de_lei-3963.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei-3961.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei-3960.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1511/projeto_de_lei-3959.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1512/projeto_de_lei-3956.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1513/projeto_de_lei-3955.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1514/projeto_de_lei-3954.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1515/projeto_de_lei-3953.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1516/projeto_de_lei-3950.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1517/projeto_de_lei-3949.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1518/projeto_de_lei-3948.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_de_lei-3946.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1520/projeto_de_lei-3943.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1521/projeto_de_lei-3939.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/915/ata_1a_sessao_ordinaria_-2024_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/916/ata_2a_sessao_ordinaria_-2024_-_-2_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/917/ata_4_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/918/ata_5_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/919/ata_6_sessao_ordinaria_-2024_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/924/ata_7a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/923/ata_8a_sessao_ordinaria_2024_-2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/921/ata_10_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/925/ata_12_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/926/ata_13_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/927/ata_14_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/928/ata_15_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/929/ata_16_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/930/ata_17_sessao_ordinaria_-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/931/ata_18a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/932/ata_19a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/933/ata_20_sessao_ordinaria_-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/934/ata_da_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/935/ata_da_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/936/ata_da_23a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/937/ata_24_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/939/ata_27_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/940/ata_28_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/941/ata_29_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/942/ata_30_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/943/ata_31_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/944/ata_32_sessao_ordinaria_-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/945/ata_33_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/946/ata_34_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/947/ata_35_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/948/ata_36_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/949/ata_37_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/950/ata_38_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/cmj_ata-39.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/951/ata_1_sessao_extraordinaria-2024_-_copia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/952/ata_2_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/953/ata_2_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/954/ata_4_sessao_extraordinaria-2024_-_-1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/957/ata_7_sessao_extraordinaria-2024__1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/958/ata_8_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/960/ata_9a_sessao_extraodinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/959/ata_10_sessao_extraordinaria-2024_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/961/ata_11a_sessao_extraordinaria-2024_-__1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/962/ata_12a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/963/ata_13a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/964/ata_14a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/965/ata_15a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/966/ata_16a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/967/ata_17a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/968/ata_18a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/969/ata_19a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/970/ata_20_a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/971/ata_21a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/972/ata_22a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/973/ata_23_a_sessao_extraordinaria-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/974/ata_24a_sessao_extraordinaria-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/975/ata_25a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/976/ata_26a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/977/ata_da_27a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/978/ata_28a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/979/ata_29a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/980/ata_31a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/981/ata_32a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/982/ata_33a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/983/ata_34a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/984/ata_35a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/985/ata_36a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/986/ata_37a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/987/ata_38a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_39a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_40a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/990/ata_41a_sessao_extraordinaria-2024_-__1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_42a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_43a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/993/ata_44a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/994/lista_de_presenca_1degsessao_ordiaria2024_-2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/995/lista_de_presenca_2degsessao_ordiaria2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/996/lista_de_presenca_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/997/lista_de_presenca_4a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/998/camscanner_12-03-2024_10.04.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/999/camscanner_18-03-2024_12.31_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/lista_de_presenca_7a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/lista_de_presenca_08a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/lista_de_presenca_9a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/lista_de_presenca_10a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/lista_de_presenca_11a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/lista_de_presenca_12a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/lista_de_presenca_13a_sessao_ordinaria2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/camscanner_14-05-2024_08.15.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/camscanner_21-05-2024_09.13.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/lista_de_presenca_16a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/lista_presenca17a__sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/lista_presenca18a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/lista_presenca19a_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/lista_de_presenca_20a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/camscanner_05-08-2024_12.31.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/lista_de_presenca_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/lista_de_presenca_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/lista_de_presenca_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/lista_presenca_25_sessao_e_29_sessao_removed.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/lista_de_presenca_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/lista_de_presenca_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/lista_de_presenca_28a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/lista_de_presenca_30a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/camscanner_21-10-2024_12.00.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/lista_de_presenca_34a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/lista_de_presenca_35a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/camscanner_25-11-2024_09.39.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/camscanner_09-12-2024_11.01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/lista_de_presenca_1a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/lista_de_presenca_2a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/lista_de_presenca_4a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/lista_de_presemca_5a_sessao_extraodinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/lista_de_presemca_6a_sessao_extraordinaria__2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/lista_de_presenca_7a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/lista_de_presenca_8a_sessao_extraornaria_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/lista_de_presenca_9a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/lista_de_presenca_10a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/lista_de_presenca_11a_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/lista_de_presenca_12a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/lista_de_presenca_13a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/lista_de_presenca_14a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/lista_de_presenca_15a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/lista_de_presenca_16a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/lista_de_presenca_17a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/lista_de_presenca_18a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/lista_presenca_19a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/lista_de_presenca_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/lista_presenca_21a_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/lista_de_presenca_22a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/lista_de_presenca_23a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/lista_de_presenca_24a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/lista_de_presenca_25a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/lista_de_presenca_26a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/lista_de_presenca_27a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/lista_de_presenca_28a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/lista_presenca_29a_sessao_e_29_sessao_removed.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/lista_de_presenca_30a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/lista_de_presenca_31a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/lista_de_presenca_32a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/lista_de_presenca_33a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/lista_de_presenca_34a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/35a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/lista_de_presenca_36a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/lista_de_presenca_37a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/lista_de_presenca_38a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/lista_de_presenca_39a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/lista_de_presenca_40a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/lista_de_presenca_41a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/lista_de_presenca_42a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/lista_de_presenca_43a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/lista_de_presenca_44a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/835/1a_ses_ordinaria_2024_-_-1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/836/2a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/837/3a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/838/4a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/839/5a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/840/6a_ses_ordinaria_2024_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/841/7a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/842/8a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/843/9a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/844/10a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/845/11a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/846/12a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/847/13a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/848/14a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/850/16a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/851/17a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/852/18a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/853/19_a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/854/20a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/855/21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/856/ordem_do_dia_22_a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/857/ordem_do_dia_23_a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/858/ordem_do_dia_24a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/859/25_a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/860/ordem_do_dia_26_a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/861/ordem_do_dia_27a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/862/ordem_do_dia_28a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/863/ordem_do_dia29a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/864/30a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/865/ordem_do_dia_31a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/866/32a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/867/ordem_do_dia_33a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/868/34a_ses_ordinaria_2024_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/869/35a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/870/36a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/871/37a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/872/1a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/873/2a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/874/3a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/876/5a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/877/6a_sessao__extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/878/7a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/879/8a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/880/9a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/881/10a_sessao_extraodinaria_2024_-2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/882/11a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/883/12a_sessao_extraordinaria__2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/884/13a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/885/14a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/886/15a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/887/16a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/888/17a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/889/18a_sessao__extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/890/19a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/891/20a_sessao_extraordinaria__2024_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/892/21a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/893/22a_sessecao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/894/23a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/895/ordem_do_dia_24a_ses_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/896/25a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/897/ordem_do_dia_26a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/898/ordem_do_dia_27a_ses_extraordinaria_-_2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/899/ordem_do_dia_28a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/900/29a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/901/ordem_do_dia_30a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/902/ordem_do_dia_31a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/903/ordem_do_dia_32a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/904/ordem_do_dia_33a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/905/34a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/906/ordem_do_dia35a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/907/36a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/908/ordem_do_dia_37a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/909/ordem_do_dia_38a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/910/39a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/911/40a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/912/41a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/914/43a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/lista_de_presenca_23a_sessao_extraordinaria_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1498/projeto_de_lei_-_429.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1499/projeto_de_lei-3971.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1500/projeto_de_lei-3970.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1501/projeto_de_lei-3968.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1502/projeto_de_lei-3969.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1503/projeto_de_lei-3967.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1504/projeto_de_lei-3966.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1505/projeto_de_lei-3965.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1506/projeto_de_lei-3964.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1507/projeto_de_lei-3963.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1509/projeto_de_lei-3961.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1510/projeto_de_lei-3960.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1511/projeto_de_lei-3959.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1512/projeto_de_lei-3956.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1513/projeto_de_lei-3955.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1514/projeto_de_lei-3954.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1515/projeto_de_lei-3953.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1516/projeto_de_lei-3950.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1517/projeto_de_lei-3949.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1518/projeto_de_lei-3948.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1519/projeto_de_lei-3946.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1520/projeto_de_lei-3943.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1521/projeto_de_lei-3939.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/915/ata_1a_sessao_ordinaria_-2024_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/916/ata_2a_sessao_ordinaria_-2024_-_-2_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/917/ata_4_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/918/ata_5_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/919/ata_6_sessao_ordinaria_-2024_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/924/ata_7a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/923/ata_8a_sessao_ordinaria_2024_-2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/921/ata_10_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/925/ata_12_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/926/ata_13_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/927/ata_14_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/928/ata_15_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/929/ata_16_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/930/ata_17_sessao_ordinaria_-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/931/ata_18a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/932/ata_19a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/933/ata_20_sessao_ordinaria_-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/934/ata_da_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/935/ata_da_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/936/ata_da_23a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/937/ata_24_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/939/ata_27_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/940/ata_28_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/941/ata_29_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/942/ata_30_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/943/ata_31_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/944/ata_32_sessao_ordinaria_-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/945/ata_33_sessao_ordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/946/ata_34_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/947/ata_35_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/948/ata_36_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/949/ata_37_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/950/ata_38_sessao_ordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/cmj_ata-39.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/951/ata_1_sessao_extraordinaria-2024_-_copia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/952/ata_2_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/953/ata_2_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/954/ata_4_sessao_extraordinaria-2024_-_-1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/957/ata_7_sessao_extraordinaria-2024__1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/958/ata_8_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/960/ata_9a_sessao_extraodinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/959/ata_10_sessao_extraordinaria-2024_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/961/ata_11a_sessao_extraordinaria-2024_-__1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/962/ata_12a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/963/ata_13a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/964/ata_14a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/965/ata_15a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/966/ata_16a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/967/ata_17a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/968/ata_18a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/969/ata_19a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/970/ata_20_a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/971/ata_21a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/972/ata_22a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/973/ata_23_a_sessao_extraordinaria-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/974/ata_24a_sessao_extraordinaria-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/975/ata_25a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/976/ata_26a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/977/ata_da_27a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/978/ata_28a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/979/ata_29a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/980/ata_31a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/981/ata_32a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/982/ata_33a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/983/ata_34a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/984/ata_35a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/985/ata_36a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/986/ata_37a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/987/ata_38a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_39a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_40a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/990/ata_41a_sessao_extraordinaria-2024_-__1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_42a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_43a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/993/ata_44a_sessao_extraordinaria-2024_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/994/lista_de_presenca_1degsessao_ordiaria2024_-2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/995/lista_de_presenca_2degsessao_ordiaria2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/996/lista_de_presenca_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/997/lista_de_presenca_4a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/998/camscanner_12-03-2024_10.04.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/999/camscanner_18-03-2024_12.31_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/lista_de_presenca_7a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/lista_de_presenca_08a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/lista_de_presenca_9a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/lista_de_presenca_10a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/lista_de_presenca_11a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/lista_de_presenca_12a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/lista_de_presenca_13a_sessao_ordinaria2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/camscanner_14-05-2024_08.15.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/camscanner_21-05-2024_09.13.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/lista_de_presenca_16a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/lista_presenca17a__sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/lista_presenca18a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/lista_presenca19a_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/lista_de_presenca_20a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/camscanner_05-08-2024_12.31.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/lista_de_presenca_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/lista_de_presenca_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/lista_de_presenca_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/lista_presenca_25_sessao_e_29_sessao_removed.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/lista_de_presenca_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/lista_de_presenca_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/lista_de_presenca_28a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/lista_de_presenca_30a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/camscanner_21-10-2024_12.00.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/lista_de_presenca_34a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/lista_de_presenca_35a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/camscanner_25-11-2024_09.39.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/camscanner_09-12-2024_11.01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/lista_de_presenca_1a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/lista_de_presenca_2a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/lista_de_presenca_4a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/lista_de_presemca_5a_sessao_extraodinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/lista_de_presemca_6a_sessao_extraordinaria__2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/lista_de_presenca_7a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/lista_de_presenca_8a_sessao_extraornaria_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/lista_de_presenca_9a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/lista_de_presenca_10a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/lista_de_presenca_11a_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/lista_de_presenca_12a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/lista_de_presenca_13a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/lista_de_presenca_14a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/lista_de_presenca_15a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/lista_de_presenca_16a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/lista_de_presenca_17a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/lista_de_presenca_18a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/lista_presenca_19a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/lista_de_presenca_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/lista_presenca_21a_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/lista_de_presenca_22a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/lista_de_presenca_23a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/lista_de_presenca_24a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/lista_de_presenca_25a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/lista_de_presenca_26a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/lista_de_presenca_27a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/lista_de_presenca_28a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/lista_presenca_29a_sessao_e_29_sessao_removed.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/lista_de_presenca_30a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/lista_de_presenca_31a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/lista_de_presenca_32a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/lista_de_presenca_33a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/lista_de_presenca_34a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/35a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/lista_de_presenca_36a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/lista_de_presenca_37a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/lista_de_presenca_38a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/lista_de_presenca_39a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/lista_de_presenca_40a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/lista_de_presenca_41a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/lista_de_presenca_42a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/lista_de_presenca_43a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/lista_de_presenca_44a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/835/1a_ses_ordinaria_2024_-_-1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/836/2a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/837/3a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/838/4a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/839/5a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/840/6a_ses_ordinaria_2024_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/841/7a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/842/8a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/843/9a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/844/10a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/845/11a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/846/12a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/847/13a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/848/14a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/850/16a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/851/17a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/852/18a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/853/19_a_sessao_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/854/20a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/855/21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/856/ordem_do_dia_22_a_sessao_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/857/ordem_do_dia_23_a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/858/ordem_do_dia_24a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/859/25_a_ses_ordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/860/ordem_do_dia_26_a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/861/ordem_do_dia_27a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/862/ordem_do_dia_28a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/863/ordem_do_dia29a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/864/30a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/865/ordem_do_dia_31a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/866/32a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/867/ordem_do_dia_33a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/868/34a_ses_ordinaria_2024_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/869/35a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/870/36a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/871/37a_ses_ordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/872/1a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/873/2a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/874/3a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/876/5a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/877/6a_sessao__extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/878/7a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/879/8a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/880/9a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/881/10a_sessao_extraodinaria_2024_-2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/882/11a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/883/12a_sessao_extraordinaria__2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/884/13a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/885/14a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/886/15a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/887/16a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/888/17a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/889/18a_sessao__extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/890/19a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/891/20a_sessao_extraordinaria__2024_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/892/21a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/893/22a_sessecao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/894/23a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/895/ordem_do_dia_24a_ses_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/896/25a_sessao_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/897/ordem_do_dia_26a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/898/ordem_do_dia_27a_ses_extraordinaria_-_2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/899/ordem_do_dia_28a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/900/29a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/901/ordem_do_dia_30a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/902/ordem_do_dia_31a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/903/ordem_do_dia_32a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/904/ordem_do_dia_33a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/905/34a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/906/ordem_do_dia35a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/907/36a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/908/ordem_do_dia_37a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/909/ordem_do_dia_38a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/910/39a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/911/40a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/912/41a_ses_extraordinaria_-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/914/43a_ses_extraordinaria_-2024_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/lista_de_presenca_23a_sessao_extraordinaria_2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1596/decreto_prestacao_de_contas_2022_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1602/decreto_prestacao_de_contas_2023_1.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1975/atividades_parlamentares_-carlos.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1977/atividades_parlamentares_-chiquinho.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1979/atividades_parlamentares_-damiana_-_copia.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1980/atividades_parlamentares_-ilson.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1983/atividades_parlamentares_-rafael_lopes.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1985/atividades_parlamentares_-renato.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1987/atividades_parlamentares_-schimiti_-_copia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/1989/atividades_parlamentares_-valmir.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2079/ata_10_sessao_extraordinaria-2024_2.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2080/ata_14a_sessao_extraordinaria-2024_1.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2081/ata_15a_sessao_extraordinaria-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2082/ata_21a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2024/2083/ata_22a_sessao_extraordinaria_2024_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H265"/>
+  <dimension ref="A1:H372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="198.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -9025,50 +9888,2808 @@
       <c r="H264" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>841</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>360</v>
       </c>
       <c r="D265" t="s">
         <v>714</v>
       </c>
       <c r="E265" t="s">
         <v>715</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>842</v>
       </c>
       <c r="H265" t="s">
         <v>537</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>843</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>10</v>
+      </c>
+      <c r="D266" t="s">
+        <v>844</v>
+      </c>
+      <c r="E266" t="s">
+        <v>845</v>
+      </c>
+      <c r="F266" t="s">
+        <v>846</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H266" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>848</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>10</v>
+      </c>
+      <c r="D267" t="s">
+        <v>849</v>
+      </c>
+      <c r="E267" t="s">
+        <v>850</v>
+      </c>
+      <c r="F267" t="s">
+        <v>851</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H267" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>853</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>16</v>
+      </c>
+      <c r="D268" t="s">
+        <v>849</v>
+      </c>
+      <c r="E268" t="s">
+        <v>850</v>
+      </c>
+      <c r="F268" t="s">
+        <v>854</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H268" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>856</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>20</v>
+      </c>
+      <c r="D269" t="s">
+        <v>849</v>
+      </c>
+      <c r="E269" t="s">
+        <v>850</v>
+      </c>
+      <c r="F269" t="s">
+        <v>857</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H269" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>859</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>24</v>
+      </c>
+      <c r="D270" t="s">
+        <v>849</v>
+      </c>
+      <c r="E270" t="s">
+        <v>850</v>
+      </c>
+      <c r="F270" t="s">
+        <v>860</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H270" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>862</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>28</v>
+      </c>
+      <c r="D271" t="s">
+        <v>849</v>
+      </c>
+      <c r="E271" t="s">
+        <v>850</v>
+      </c>
+      <c r="F271" t="s">
+        <v>860</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H271" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>864</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>32</v>
+      </c>
+      <c r="D272" t="s">
+        <v>849</v>
+      </c>
+      <c r="E272" t="s">
+        <v>850</v>
+      </c>
+      <c r="F272" t="s">
+        <v>860</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H272" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>866</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>36</v>
+      </c>
+      <c r="D273" t="s">
+        <v>849</v>
+      </c>
+      <c r="E273" t="s">
+        <v>850</v>
+      </c>
+      <c r="F273" t="s">
+        <v>860</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H273" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>868</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>40</v>
+      </c>
+      <c r="D274" t="s">
+        <v>849</v>
+      </c>
+      <c r="E274" t="s">
+        <v>850</v>
+      </c>
+      <c r="F274" t="s">
+        <v>860</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H274" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>870</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>44</v>
+      </c>
+      <c r="D275" t="s">
+        <v>849</v>
+      </c>
+      <c r="E275" t="s">
+        <v>850</v>
+      </c>
+      <c r="F275" t="s">
+        <v>854</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H275" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>872</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>48</v>
+      </c>
+      <c r="D276" t="s">
+        <v>849</v>
+      </c>
+      <c r="E276" t="s">
+        <v>850</v>
+      </c>
+      <c r="F276" t="s">
+        <v>860</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H276" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>874</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>52</v>
+      </c>
+      <c r="D277" t="s">
+        <v>849</v>
+      </c>
+      <c r="E277" t="s">
+        <v>850</v>
+      </c>
+      <c r="F277" t="s">
+        <v>860</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H277" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>876</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>56</v>
+      </c>
+      <c r="D278" t="s">
+        <v>849</v>
+      </c>
+      <c r="E278" t="s">
+        <v>850</v>
+      </c>
+      <c r="F278" t="s">
+        <v>877</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H278" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>879</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>60</v>
+      </c>
+      <c r="D279" t="s">
+        <v>849</v>
+      </c>
+      <c r="E279" t="s">
+        <v>850</v>
+      </c>
+      <c r="F279" t="s">
+        <v>877</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H279" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>881</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>64</v>
+      </c>
+      <c r="D280" t="s">
+        <v>849</v>
+      </c>
+      <c r="E280" t="s">
+        <v>850</v>
+      </c>
+      <c r="F280" t="s">
+        <v>882</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H280" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>884</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>68</v>
+      </c>
+      <c r="D281" t="s">
+        <v>849</v>
+      </c>
+      <c r="E281" t="s">
+        <v>850</v>
+      </c>
+      <c r="F281" t="s">
+        <v>882</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H281" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>886</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>72</v>
+      </c>
+      <c r="D282" t="s">
+        <v>849</v>
+      </c>
+      <c r="E282" t="s">
+        <v>850</v>
+      </c>
+      <c r="F282" t="s">
+        <v>877</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H282" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>888</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>76</v>
+      </c>
+      <c r="D283" t="s">
+        <v>849</v>
+      </c>
+      <c r="E283" t="s">
+        <v>850</v>
+      </c>
+      <c r="F283" t="s">
+        <v>877</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H283" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>890</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>80</v>
+      </c>
+      <c r="D284" t="s">
+        <v>849</v>
+      </c>
+      <c r="E284" t="s">
+        <v>850</v>
+      </c>
+      <c r="F284" t="s">
+        <v>877</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H284" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>892</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>84</v>
+      </c>
+      <c r="D285" t="s">
+        <v>849</v>
+      </c>
+      <c r="E285" t="s">
+        <v>850</v>
+      </c>
+      <c r="F285" t="s">
+        <v>877</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H285" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>894</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>88</v>
+      </c>
+      <c r="D286" t="s">
+        <v>849</v>
+      </c>
+      <c r="E286" t="s">
+        <v>850</v>
+      </c>
+      <c r="F286" t="s">
+        <v>860</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H286" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>896</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>92</v>
+      </c>
+      <c r="D287" t="s">
+        <v>849</v>
+      </c>
+      <c r="E287" t="s">
+        <v>850</v>
+      </c>
+      <c r="F287" t="s">
+        <v>882</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H287" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>898</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>96</v>
+      </c>
+      <c r="D288" t="s">
+        <v>849</v>
+      </c>
+      <c r="E288" t="s">
+        <v>850</v>
+      </c>
+      <c r="F288" t="s">
+        <v>860</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H288" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>900</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>100</v>
+      </c>
+      <c r="D289" t="s">
+        <v>849</v>
+      </c>
+      <c r="E289" t="s">
+        <v>850</v>
+      </c>
+      <c r="F289" t="s">
+        <v>860</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H289" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>902</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>104</v>
+      </c>
+      <c r="D290" t="s">
+        <v>849</v>
+      </c>
+      <c r="E290" t="s">
+        <v>850</v>
+      </c>
+      <c r="F290" t="s">
+        <v>877</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H290" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>904</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>176</v>
+      </c>
+      <c r="D291" t="s">
+        <v>849</v>
+      </c>
+      <c r="E291" t="s">
+        <v>850</v>
+      </c>
+      <c r="F291" t="s">
+        <v>851</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H291" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>906</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>304</v>
+      </c>
+      <c r="D292" t="s">
+        <v>849</v>
+      </c>
+      <c r="E292" t="s">
+        <v>850</v>
+      </c>
+      <c r="F292" t="s">
+        <v>854</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H292" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>908</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>179</v>
+      </c>
+      <c r="D293" t="s">
+        <v>849</v>
+      </c>
+      <c r="E293" t="s">
+        <v>850</v>
+      </c>
+      <c r="F293" t="s">
+        <v>854</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H293" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>910</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>183</v>
+      </c>
+      <c r="D294" t="s">
+        <v>849</v>
+      </c>
+      <c r="E294" t="s">
+        <v>850</v>
+      </c>
+      <c r="F294" t="s">
+        <v>854</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H294" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>912</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>187</v>
+      </c>
+      <c r="D295" t="s">
+        <v>849</v>
+      </c>
+      <c r="E295" t="s">
+        <v>850</v>
+      </c>
+      <c r="F295" t="s">
+        <v>854</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H295" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>914</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>191</v>
+      </c>
+      <c r="D296" t="s">
+        <v>849</v>
+      </c>
+      <c r="E296" t="s">
+        <v>850</v>
+      </c>
+      <c r="F296" t="s">
+        <v>860</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H296" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>916</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>195</v>
+      </c>
+      <c r="D297" t="s">
+        <v>849</v>
+      </c>
+      <c r="E297" t="s">
+        <v>850</v>
+      </c>
+      <c r="F297" t="s">
+        <v>860</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H297" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>918</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>199</v>
+      </c>
+      <c r="D298" t="s">
+        <v>849</v>
+      </c>
+      <c r="E298" t="s">
+        <v>850</v>
+      </c>
+      <c r="F298" t="s">
+        <v>854</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H298" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>920</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>203</v>
+      </c>
+      <c r="D299" t="s">
+        <v>849</v>
+      </c>
+      <c r="E299" t="s">
+        <v>850</v>
+      </c>
+      <c r="F299" t="s">
+        <v>854</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H299" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>922</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>207</v>
+      </c>
+      <c r="D300" t="s">
+        <v>849</v>
+      </c>
+      <c r="E300" t="s">
+        <v>850</v>
+      </c>
+      <c r="F300" t="s">
+        <v>860</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H300" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>924</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>211</v>
+      </c>
+      <c r="D301" t="s">
+        <v>849</v>
+      </c>
+      <c r="E301" t="s">
+        <v>850</v>
+      </c>
+      <c r="F301" t="s">
+        <v>877</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H301" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>926</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>215</v>
+      </c>
+      <c r="D302" t="s">
+        <v>849</v>
+      </c>
+      <c r="E302" t="s">
+        <v>850</v>
+      </c>
+      <c r="F302" t="s">
+        <v>927</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H302" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>929</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>219</v>
+      </c>
+      <c r="D303" t="s">
+        <v>849</v>
+      </c>
+      <c r="E303" t="s">
+        <v>850</v>
+      </c>
+      <c r="F303" t="s">
+        <v>851</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H303" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>931</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>223</v>
+      </c>
+      <c r="D304" t="s">
+        <v>849</v>
+      </c>
+      <c r="E304" t="s">
+        <v>850</v>
+      </c>
+      <c r="F304" t="s">
+        <v>860</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H304" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>933</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>227</v>
+      </c>
+      <c r="D305" t="s">
+        <v>849</v>
+      </c>
+      <c r="E305" t="s">
+        <v>850</v>
+      </c>
+      <c r="F305" t="s">
+        <v>860</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H305" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>935</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>344</v>
+      </c>
+      <c r="D306" t="s">
+        <v>849</v>
+      </c>
+      <c r="E306" t="s">
+        <v>850</v>
+      </c>
+      <c r="F306" t="s">
+        <v>854</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H306" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>937</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>348</v>
+      </c>
+      <c r="D307" t="s">
+        <v>849</v>
+      </c>
+      <c r="E307" t="s">
+        <v>850</v>
+      </c>
+      <c r="F307" t="s">
+        <v>854</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H307" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>939</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>352</v>
+      </c>
+      <c r="D308" t="s">
+        <v>849</v>
+      </c>
+      <c r="E308" t="s">
+        <v>850</v>
+      </c>
+      <c r="F308" t="s">
+        <v>860</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H308" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>941</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>356</v>
+      </c>
+      <c r="D309" t="s">
+        <v>849</v>
+      </c>
+      <c r="E309" t="s">
+        <v>850</v>
+      </c>
+      <c r="F309" t="s">
+        <v>854</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H309" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>943</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>360</v>
+      </c>
+      <c r="D310" t="s">
+        <v>849</v>
+      </c>
+      <c r="E310" t="s">
+        <v>850</v>
+      </c>
+      <c r="F310" t="s">
+        <v>854</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H310" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>945</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>946</v>
+      </c>
+      <c r="D311" t="s">
+        <v>849</v>
+      </c>
+      <c r="E311" t="s">
+        <v>850</v>
+      </c>
+      <c r="F311" t="s">
+        <v>927</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H311" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>948</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>949</v>
+      </c>
+      <c r="D312" t="s">
+        <v>849</v>
+      </c>
+      <c r="E312" t="s">
+        <v>850</v>
+      </c>
+      <c r="F312" t="s">
+        <v>927</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H312" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>951</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>952</v>
+      </c>
+      <c r="D313" t="s">
+        <v>849</v>
+      </c>
+      <c r="E313" t="s">
+        <v>850</v>
+      </c>
+      <c r="F313" t="s">
+        <v>851</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H313" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>954</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>955</v>
+      </c>
+      <c r="D314" t="s">
+        <v>849</v>
+      </c>
+      <c r="E314" t="s">
+        <v>850</v>
+      </c>
+      <c r="F314" t="s">
+        <v>877</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H314" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>957</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>958</v>
+      </c>
+      <c r="D315" t="s">
+        <v>849</v>
+      </c>
+      <c r="E315" t="s">
+        <v>850</v>
+      </c>
+      <c r="F315" t="s">
+        <v>882</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H315" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>960</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>961</v>
+      </c>
+      <c r="D316" t="s">
+        <v>849</v>
+      </c>
+      <c r="E316" t="s">
+        <v>850</v>
+      </c>
+      <c r="F316" t="s">
+        <v>854</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H316" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>963</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>964</v>
+      </c>
+      <c r="D317" t="s">
+        <v>849</v>
+      </c>
+      <c r="E317" t="s">
+        <v>850</v>
+      </c>
+      <c r="F317" t="s">
+        <v>877</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H317" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>966</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>967</v>
+      </c>
+      <c r="D318" t="s">
+        <v>849</v>
+      </c>
+      <c r="E318" t="s">
+        <v>850</v>
+      </c>
+      <c r="F318" t="s">
+        <v>927</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H318" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>969</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>970</v>
+      </c>
+      <c r="D319" t="s">
+        <v>849</v>
+      </c>
+      <c r="E319" t="s">
+        <v>850</v>
+      </c>
+      <c r="F319" t="s">
+        <v>860</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H319" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>972</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>973</v>
+      </c>
+      <c r="D320" t="s">
+        <v>849</v>
+      </c>
+      <c r="E320" t="s">
+        <v>850</v>
+      </c>
+      <c r="F320" t="s">
+        <v>860</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H320" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>975</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>976</v>
+      </c>
+      <c r="D321" t="s">
+        <v>849</v>
+      </c>
+      <c r="E321" t="s">
+        <v>850</v>
+      </c>
+      <c r="F321" t="s">
+        <v>860</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H321" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>978</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>979</v>
+      </c>
+      <c r="D322" t="s">
+        <v>849</v>
+      </c>
+      <c r="E322" t="s">
+        <v>850</v>
+      </c>
+      <c r="F322" t="s">
+        <v>860</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H322" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>981</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>982</v>
+      </c>
+      <c r="D323" t="s">
+        <v>849</v>
+      </c>
+      <c r="E323" t="s">
+        <v>850</v>
+      </c>
+      <c r="F323" t="s">
+        <v>860</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H323" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>984</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>985</v>
+      </c>
+      <c r="D324" t="s">
+        <v>849</v>
+      </c>
+      <c r="E324" t="s">
+        <v>850</v>
+      </c>
+      <c r="F324" t="s">
+        <v>854</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H324" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>987</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>988</v>
+      </c>
+      <c r="D325" t="s">
+        <v>849</v>
+      </c>
+      <c r="E325" t="s">
+        <v>850</v>
+      </c>
+      <c r="F325" t="s">
+        <v>927</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H325" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>990</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>991</v>
+      </c>
+      <c r="D326" t="s">
+        <v>849</v>
+      </c>
+      <c r="E326" t="s">
+        <v>850</v>
+      </c>
+      <c r="F326" t="s">
+        <v>851</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H326" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>993</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>994</v>
+      </c>
+      <c r="D327" t="s">
+        <v>849</v>
+      </c>
+      <c r="E327" t="s">
+        <v>850</v>
+      </c>
+      <c r="F327" t="s">
+        <v>882</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H327" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>996</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>997</v>
+      </c>
+      <c r="D328" t="s">
+        <v>849</v>
+      </c>
+      <c r="E328" t="s">
+        <v>850</v>
+      </c>
+      <c r="F328" t="s">
+        <v>882</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H328" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>999</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D329" t="s">
+        <v>849</v>
+      </c>
+      <c r="E329" t="s">
+        <v>850</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D330" t="s">
+        <v>849</v>
+      </c>
+      <c r="E330" t="s">
+        <v>850</v>
+      </c>
+      <c r="F330" t="s">
+        <v>877</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D331" t="s">
+        <v>849</v>
+      </c>
+      <c r="E331" t="s">
+        <v>850</v>
+      </c>
+      <c r="F331" t="s">
+        <v>851</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D332" t="s">
+        <v>849</v>
+      </c>
+      <c r="E332" t="s">
+        <v>850</v>
+      </c>
+      <c r="F332" t="s">
+        <v>851</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D333" t="s">
+        <v>849</v>
+      </c>
+      <c r="E333" t="s">
+        <v>850</v>
+      </c>
+      <c r="F333" t="s">
+        <v>851</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D334" t="s">
+        <v>849</v>
+      </c>
+      <c r="E334" t="s">
+        <v>850</v>
+      </c>
+      <c r="F334" t="s">
+        <v>854</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D335" t="s">
+        <v>849</v>
+      </c>
+      <c r="E335" t="s">
+        <v>850</v>
+      </c>
+      <c r="F335" t="s">
+        <v>882</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D336" t="s">
+        <v>849</v>
+      </c>
+      <c r="E336" t="s">
+        <v>850</v>
+      </c>
+      <c r="F336" t="s">
+        <v>927</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D337" t="s">
+        <v>849</v>
+      </c>
+      <c r="E337" t="s">
+        <v>850</v>
+      </c>
+      <c r="F337" t="s">
+        <v>927</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D338" t="s">
+        <v>849</v>
+      </c>
+      <c r="E338" t="s">
+        <v>850</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D339" t="s">
+        <v>849</v>
+      </c>
+      <c r="E339" t="s">
+        <v>850</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D340" t="s">
+        <v>849</v>
+      </c>
+      <c r="E340" t="s">
+        <v>850</v>
+      </c>
+      <c r="F340" t="s">
+        <v>927</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D341" t="s">
+        <v>849</v>
+      </c>
+      <c r="E341" t="s">
+        <v>850</v>
+      </c>
+      <c r="F341" t="s">
+        <v>877</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D342" t="s">
+        <v>849</v>
+      </c>
+      <c r="E342" t="s">
+        <v>850</v>
+      </c>
+      <c r="F342" t="s">
+        <v>860</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D343" t="s">
+        <v>849</v>
+      </c>
+      <c r="E343" t="s">
+        <v>850</v>
+      </c>
+      <c r="F343" t="s">
+        <v>860</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D344" t="s">
+        <v>849</v>
+      </c>
+      <c r="E344" t="s">
+        <v>850</v>
+      </c>
+      <c r="F344" t="s">
+        <v>860</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D345" t="s">
+        <v>849</v>
+      </c>
+      <c r="E345" t="s">
+        <v>850</v>
+      </c>
+      <c r="F345" t="s">
+        <v>877</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D346" t="s">
+        <v>849</v>
+      </c>
+      <c r="E346" t="s">
+        <v>850</v>
+      </c>
+      <c r="F346" t="s">
+        <v>860</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D347" t="s">
+        <v>849</v>
+      </c>
+      <c r="E347" t="s">
+        <v>850</v>
+      </c>
+      <c r="F347" t="s">
+        <v>877</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D348" t="s">
+        <v>849</v>
+      </c>
+      <c r="E348" t="s">
+        <v>850</v>
+      </c>
+      <c r="F348" t="s">
+        <v>927</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D349" t="s">
+        <v>849</v>
+      </c>
+      <c r="E349" t="s">
+        <v>850</v>
+      </c>
+      <c r="F349" t="s">
+        <v>927</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D350" t="s">
+        <v>849</v>
+      </c>
+      <c r="E350" t="s">
+        <v>850</v>
+      </c>
+      <c r="F350" t="s">
+        <v>927</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D351" t="s">
+        <v>849</v>
+      </c>
+      <c r="E351" t="s">
+        <v>850</v>
+      </c>
+      <c r="F351" t="s">
+        <v>851</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D352" t="s">
+        <v>849</v>
+      </c>
+      <c r="E352" t="s">
+        <v>850</v>
+      </c>
+      <c r="F352" t="s">
+        <v>860</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D353" t="s">
+        <v>849</v>
+      </c>
+      <c r="E353" t="s">
+        <v>850</v>
+      </c>
+      <c r="F353" t="s">
+        <v>860</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D354" t="s">
+        <v>849</v>
+      </c>
+      <c r="E354" t="s">
+        <v>850</v>
+      </c>
+      <c r="F354" t="s">
+        <v>927</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D355" t="s">
+        <v>849</v>
+      </c>
+      <c r="E355" t="s">
+        <v>850</v>
+      </c>
+      <c r="F355" t="s">
+        <v>927</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D356" t="s">
+        <v>849</v>
+      </c>
+      <c r="E356" t="s">
+        <v>850</v>
+      </c>
+      <c r="F356" t="s">
+        <v>857</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>20</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>24</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>10</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F359" t="s">
+        <v>860</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>16</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F360" t="s">
+        <v>877</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>20</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F361" t="s">
+        <v>854</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>24</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F362" t="s">
+        <v>851</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>28</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F363" t="s">
+        <v>857</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>32</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F364" t="s">
+        <v>927</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>36</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>40</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F366" t="s">
+        <v>882</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>44</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F367" t="s">
+        <v>846</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>10</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>16</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>20</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>24</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>28</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9293,50 +12914,157 @@
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>