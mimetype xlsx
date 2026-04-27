--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -10,1112 +10,1324 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="862" uniqueCount="421">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1467/425.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a quadra localizada na rua Euclides da Cunha no setor 04, quadra Geraldo Luiz da Silva.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>3692</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1466/3692.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.692, de 09 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 180.178,37 (cento e oitenta mil, cento e setenta e oito reais e trinta e sete centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>3693</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1468/3693.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.693, de 09 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional especial proveniente de superávit financeiro no_x000D_
+valor de R$ 38.917,78 (trinta e oito mil, novecentos e dezessete reais e setenta e oito centavos), na unidade orçamentária: Secretaria Municipal de Infraestrutura e Serviços Públicos".</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>3694</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1469/3694.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.694, de 09 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 132.125,44 (cento e trinta e dois mil, cento e vinte e cinco reais e quarenta e quatro centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>3695</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1470/3695.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.695, de 09 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 401.666,67 (quatrocentos e um mil, seiscentos e sessenta e seis reais e sessenta e sete centavos), na unidade orçamentária: Secretaria Municipal de Infraestrutura e Serviços Públicos".</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>3696</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1473/3696.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.696, de 09 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional especial proveniente de superávit financeiro no_x000D_
+valor de R$ 107.598,79 (cento e sete mil, quinhentos e noventa e oito reais e setenta e nove centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>3697</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1474/3697.pdf</t>
+  </si>
+  <si>
+    <t>projeto de lei nº 3.697, de 10 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional especial proveniente de superávit financeiro no_x000D_
+valor de R$ 73.870,10 (setenta e três mil, oitocentos e setenta reais e dez centavos), na unidade orçamentária: Fundo Municipal de Educação".</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>3698</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1475/3698.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.698, de 10 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 311.709,14 (trezentos e onze mil, setecentos e nove reais e quatorze centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>3700</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1476/3700.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.700, de 10 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 850.297,00 (oitocentos e cinquenta mil e duzentos e noventa e sete reais), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>3701</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1477/3701.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.701, de 10 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 639.990,00 (seiscentos e trinta e nove mil e novecentos e noventa reais), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>3706</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1478/3706.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.706, de 15 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 191.520,59 (cento e noventa e um mil, quinhentos e vinte reais e cinquenta e nove centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>3707</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1479/3707.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.707 de 22 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional especial proveniente de superávit financeiro no_x000D_
+valor de R$ 12.518,33 (doze mil, quinhentos e dezoito reais e trinta e três centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>3708</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1480/3708.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.708 de 22 de fevereiro de 2023, que "Altera a Lei nº 3.049, de 06 de dezembro de 2021, que cria o Fundo Especial de Fiscalização_x000D_
+Sanitária - FEFIS, abre crédito adicional especial por anulação de dotação orçamentária e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>3709</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1481/3709.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.709, de 22 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional especial proveniente de superávit financeiro no_x000D_
+valor de R$ 35.433,36 (trinta e cinco mil, quatrocentos e trinta e três reais e trinta e seis centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>3710</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1482/3710.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei nº 3.710 de 23 de fevereiro de 2023, que "Dispõe sobre a abertura de crédito adicional suplementar proveniente de superávit financeiro_x000D_
+no valor de R$ 97.974,45 (noventa e sete mil, novecentos e setenta e quatro reais e quarenta e cinco centavos), na unidade orçamentária: Fundo Municipal de Saúde".</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>3727</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1465/3727.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 3.727, de 14 de março de 2023, de autoria do Poder Executivo que “Dispõe sobre doação de imóvel para o Departamento Estadual de Trânsito - DETRAN e dá outras providências”.(A autorização se dará para fins de permitir com que o Departamento Estadual de Trânsito - DETRAN, realize a edificação de prédio de dependências administrativa, bem como a construção de uma pista para aplicação de testes práticos de direção veicular e um galpão para abrigar veículos apreendidos no Município).</t>
+  </si>
+  <si>
     <t>764</t>
   </si>
   <si>
-    <t>2023</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/764/ata_1a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/764/ata_1a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/765/ata_2a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/765/ata_2a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/766/ata_3a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/766/ata_3a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/767/ata_4a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/767/ata_4a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/768/ata_5a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/768/ata_5a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/769/ata_6a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/769/ata_6a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/770/ata_7a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/770/ata_7a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/771/ata_8a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/771/ata_8a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/772/ata_9a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/772/ata_9a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/773/ata_10a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/773/ata_10a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/774/ata_11a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/774/ata_11a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/775/ata_12a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/775/ata_12a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/776/ata_13a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/776/ata_13a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/777/ata_14a_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/777/ata_14a_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/778/ata_15a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/778/ata_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/779/ata_16a_sessao_ordinaria_-_2023_1.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/779/ata_16a_sessao_ordinaria_-_2023_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/780/ata_17a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/780/ata_17a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SEÇÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/781/ata_18a_sessao_extraord__1.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/781/ata_18a_sessao_extraord__1.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/782/ata_20a_sessao_extraordinaria_-2023_2.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/782/ata_20a_sessao_extraordinaria_-2023_2.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>LPSO</t>
   </si>
   <si>
     <t>Lista de Presença da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/783/1_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/783/1_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>1ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/784/2_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/784/2_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>2ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/785/3_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/785/3_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>3ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/786/4_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/786/4_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>4ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/787/5_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/787/5_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>5ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/788/6_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/788/6_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>6ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/789/7_sessao_ordinaria-_2023_2.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/789/7_sessao_ordinaria-_2023_2.pdf</t>
   </si>
   <si>
     <t>7ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/790/8_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/790/8_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>8ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/791/9_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/791/9_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>9ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/792/10_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/792/10_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>10ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/793/11_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/793/11_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>11ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/794/12_sessao_ordinaria-_2023_1.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/794/12_sessao_ordinaria-_2023_1.pdf</t>
   </si>
   <si>
     <t>12ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/795/13_sessao_ordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/795/13_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>13ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/</t>
+    <t>http://sapl.jaru.ro.leg.br/media/</t>
   </si>
   <si>
     <t>14ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/797/lista_de_presenca_15a_sessao_ordinaria_-_2023_1.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/797/lista_de_presenca_15a_sessao_ordinaria_-_2023_1.pdf</t>
   </si>
   <si>
     <t>15ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/798/lista_de_presenca_16a_sessao_ordinaria-2023_1.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/798/lista_de_presenca_16a_sessao_ordinaria-2023_1.pdf</t>
   </si>
   <si>
     <t>16ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/799/lista_de_presenca_da_17a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/799/lista_de_presenca_da_17a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>17ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/800/lista_de_presenca_18a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/800/lista_de_presenca_18a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>18ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/801/lista_de_presenca_19a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/801/lista_de_presenca_19a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>19ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/802/lista_de_presenca_20a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/802/lista_de_presenca_20a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>20ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/803/lista_de_presenca_22a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/803/lista_de_presenca_22a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>22ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/804/lista_de_presenca_23a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/804/lista_de_presenca_23a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>23ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/805/lista_de_presenca_24a_sessao_ordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/805/lista_de_presenca_24a_sessao_ordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>24ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/816/11_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/816/11_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>11ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/818/13_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/818/13_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>13ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>LPSE</t>
   </si>
   <si>
     <t>Lista de Presença da Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/806/1_sessao_extraordinaria-_2023_2.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/806/1_sessao_extraordinaria-_2023_2.pdf</t>
   </si>
   <si>
     <t>1ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/807/2_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/807/2_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>2ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/808/3_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/808/3_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>3ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/809/4_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/809/4_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>4ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/810/5_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/810/5_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>5ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/811/6_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/811/6_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>6ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/812/7_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/812/7_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>7ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/813/8_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/813/8_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>8ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/814/9_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/814/9_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>9ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/815/10_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/815/10_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>10ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/817/12_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/817/12_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>12ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/819/14_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/819/14_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>14ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/820/15_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/820/15_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>15ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/821/16_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/821/16_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>16ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/822/17_sessao_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/822/17_sessao_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/823/18_sessao_extraordinaria-_2023_1.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/823/18_sessao_extraordinaria-_2023_1.pdf</t>
   </si>
   <si>
     <t>18ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/824/lista_de_presenca_19a_sessao_extraordinaria_-_2023_1.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/824/lista_de_presenca_19a_sessao_extraordinaria_-_2023_1.pdf</t>
   </si>
   <si>
     <t>19ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/825/lista_de_presenca_20a_sessao_extraordinaria-2023_2.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/825/lista_de_presenca_20a_sessao_extraordinaria-2023_2.pdf</t>
   </si>
   <si>
     <t>20ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/826/lista_de_presenca_da_21_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/826/lista_de_presenca_da_21_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>21ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>22ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/828/lista_de_presenca_da_23_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/828/lista_de_presenca_da_23_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>23ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/829/lista_de_presenca_da_24_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/829/lista_de_presenca_da_24_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>24ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/830/lista_de_presenca_da_25_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/830/lista_de_presenca_da_25_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>25ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/831/lista_de_presenca_da_26_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/831/lista_de_presenca_da_26_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>26ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/832/lista_de_presenca_da_27_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/832/lista_de_presenca_da_27_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>27ª SESSÃO EXRAORDINÁRIA</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/833/lista_de_presenca_da_28_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/833/lista_de_presenca_da_28_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/834/lista_de_presenca_da_29_sessao_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/834/lista_de_presenca_da_29_sessao_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>29ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>ODO</t>
   </si>
   <si>
     <t>Ordem do Dia da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/729/01a_ses_ordinaria_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/729/01a_ses_ordinaria_2023.pdf</t>
   </si>
   <si>
     <t>01ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/730/02a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/730/02a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>02ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/731/03a_ses_ordinaria_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/731/03a_ses_ordinaria_2023.pdf</t>
   </si>
   <si>
     <t>03ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/732/04a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/732/04a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>04ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/733/05a_ses_ordinaria_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/733/05a_ses_ordinaria_2023.pdf</t>
   </si>
   <si>
     <t>05ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/734/06a_ses_ordinaria_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/734/06a_ses_ordinaria_2023.pdf</t>
   </si>
   <si>
     <t>06ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/735/07a_ses_ordinaria_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/735/07a_ses_ordinaria_2023.pdf</t>
   </si>
   <si>
     <t>07ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/736/11a_ses_ordinaria_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/736/11a_ses_ordinaria_2023.pdf</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/737/17a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/737/17a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/738/19a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/738/19a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/739/20a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/739/20a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/740/21a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/740/21a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>21ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/741/22a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/741/22a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/742/23a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/742/23a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/743/24a_ses_ordinaria_2023_.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/743/24a_ses_ordinaria_2023_.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/744/25a_ses_ordinaria_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/744/25a_ses_ordinaria_2023.pdf</t>
   </si>
   <si>
     <t>25ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/747/3a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/747/3a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>3ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>ODSE</t>
   </si>
   <si>
     <t>Ordem do Dia da Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/745/1a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/745/1a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>1ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/746/2a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/746/2a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>2ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/748/3a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/748/3a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/749/4a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/749/4a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>4ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/750/5a_ses_extraordinaria_-_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/750/5a_ses_extraordinaria_-_-_2023.pdf</t>
   </si>
   <si>
     <t>5ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/751/6a_ses_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/751/6a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>6ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/752/7a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/752/7a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>7ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/753/8a_ses_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/753/8a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>8ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/754/9a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/754/9a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>9ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/755/10a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/755/10a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>10ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/756/11a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/756/11a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>11ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/757/12a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/757/12a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>12ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/758/13a_ses_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/758/13a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>13ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/759/14a_ses_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/759/14a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>14ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/760/15a_ses_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/760/15a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>15ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/761/16a_ses_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/761/16a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>16ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/762/17a_ses_extraordinaria_-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/762/17a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>17ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/763/18a_ses_extraordinaria-_2023.pdf</t>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/763/18a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>18ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1422,69 +1634,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/764/ata_1a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/765/ata_2a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/766/ata_3a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/767/ata_4a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/768/ata_5a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/769/ata_6a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/770/ata_7a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/771/ata_8a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/772/ata_9a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/773/ata_10a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/774/ata_11a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/775/ata_12a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/776/ata_13a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/777/ata_14a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/778/ata_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/779/ata_16a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/780/ata_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/781/ata_18a_sessao_extraord__1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/782/ata_20a_sessao_extraordinaria_-2023_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/783/1_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/784/2_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/785/3_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/786/4_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/787/5_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/788/6_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/789/7_sessao_ordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/790/8_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/791/9_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/792/10_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/793/11_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/794/12_sessao_ordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/795/13_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/797/lista_de_presenca_15a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/798/lista_de_presenca_16a_sessao_ordinaria-2023_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/799/lista_de_presenca_da_17a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/800/lista_de_presenca_18a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/801/lista_de_presenca_19a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/802/lista_de_presenca_20a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/803/lista_de_presenca_22a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/804/lista_de_presenca_23a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/805/lista_de_presenca_24a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/816/11_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/818/13_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/806/1_sessao_extraordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/807/2_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/808/3_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/809/4_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/810/5_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/811/6_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/812/7_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/813/8_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/814/9_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/815/10_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/817/12_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/819/14_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/820/15_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/821/16_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/822/17_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/823/18_sessao_extraordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/824/lista_de_presenca_19a_sessao_extraordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/825/lista_de_presenca_20a_sessao_extraordinaria-2023_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/826/lista_de_presenca_da_21_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/828/lista_de_presenca_da_23_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/829/lista_de_presenca_da_24_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/830/lista_de_presenca_da_25_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/831/lista_de_presenca_da_26_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/832/lista_de_presenca_da_27_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/833/lista_de_presenca_da_28_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/834/lista_de_presenca_da_29_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/729/01a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/730/02a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/731/03a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/732/04a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/733/05a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/734/06a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/735/07a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/736/11a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/737/17a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/738/19a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/739/20a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/740/21a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/741/22a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/742/23a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/743/24a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/744/25a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/747/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/745/1a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/746/2a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/748/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/749/4a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/750/5a_ses_extraordinaria_-_-_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/751/6a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/752/7a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/753/8a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/754/9a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/755/10a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/756/11a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/757/12a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/758/13a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/759/14a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/760/15a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/761/16a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/762/17a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/763/18a_ses_extraordinaria-_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1467/425.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1466/3692.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1468/3693.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1469/3694.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1470/3695.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1473/3696.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1474/3697.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1475/3698.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1476/3700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1477/3701.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1478/3706.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1479/3707.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1480/3708.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1481/3709.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1482/3710.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1465/3727.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/764/ata_1a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/765/ata_2a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/766/ata_3a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/767/ata_4a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/768/ata_5a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/769/ata_6a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/770/ata_7a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/771/ata_8a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/772/ata_9a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/773/ata_10a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/774/ata_11a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/775/ata_12a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/776/ata_13a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/777/ata_14a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/778/ata_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/779/ata_16a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/780/ata_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/781/ata_18a_sessao_extraord__1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/782/ata_20a_sessao_extraordinaria_-2023_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/783/1_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/784/2_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/785/3_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/786/4_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/787/5_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/788/6_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/789/7_sessao_ordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/790/8_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/791/9_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/792/10_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/793/11_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/794/12_sessao_ordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/795/13_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/797/lista_de_presenca_15a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/798/lista_de_presenca_16a_sessao_ordinaria-2023_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/799/lista_de_presenca_da_17a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/800/lista_de_presenca_18a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/801/lista_de_presenca_19a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/802/lista_de_presenca_20a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/803/lista_de_presenca_22a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/804/lista_de_presenca_23a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/805/lista_de_presenca_24a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/816/11_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/818/13_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/806/1_sessao_extraordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/807/2_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/808/3_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/809/4_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/810/5_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/811/6_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/812/7_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/813/8_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/814/9_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/815/10_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/817/12_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/819/14_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/820/15_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/821/16_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/822/17_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/823/18_sessao_extraordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/824/lista_de_presenca_19a_sessao_extraordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/825/lista_de_presenca_20a_sessao_extraordinaria-2023_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/826/lista_de_presenca_da_21_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/828/lista_de_presenca_da_23_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/829/lista_de_presenca_da_24_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/830/lista_de_presenca_da_25_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/831/lista_de_presenca_da_26_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/832/lista_de_presenca_da_27_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/833/lista_de_presenca_da_28_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/834/lista_de_presenca_da_29_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/729/01a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/730/02a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/731/03a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/732/04a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/733/05a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/734/06a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/735/07a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/736/11a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/737/17a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/738/19a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/739/20a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/740/21a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/741/22a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/742/23a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/743/24a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/744/25a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/747/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/745/1a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/746/2a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/748/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/749/4a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/750/5a_ses_extraordinaria_-_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/751/6a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/752/7a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/753/8a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/754/9a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/755/10a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/756/11a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/757/12a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/758/13a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/759/14a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/760/15a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/761/16a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/762/17a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/763/18a_ses_extraordinaria-_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H107"/>
+  <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="111" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1848,2107 +2059,2475 @@
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>20</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>44</v>
+        <v>122</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="H29" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>48</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E31" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>56</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E32" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>60</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>64</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E34" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>68</v>
+        <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E35" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>72</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="E36" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E37" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="H37" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E38" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="D39" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E39" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D40" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E40" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>151</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>98</v>
+      </c>
+      <c r="D42" t="s">
         <v>154</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>155</v>
       </c>
-      <c r="D42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G42" s="1" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E43" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="H43" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>163</v>
+        <v>106</v>
       </c>
       <c r="D44" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E44" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="H44" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>167</v>
+        <v>110</v>
       </c>
       <c r="D45" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="E45" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="H45" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E46" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E47" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="H47" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E48" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="H48" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E49" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="H49" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E50" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="H50" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>134</v>
       </c>
       <c r="D51" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E51" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="H51" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="D52" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E52" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="H52" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E53" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="H53" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>44</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E54" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="H54" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>48</v>
+        <v>210</v>
       </c>
       <c r="D55" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E55" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="H55" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>52</v>
+        <v>150</v>
       </c>
       <c r="D56" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E56" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="H56" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>64</v>
+        <v>217</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E57" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="H57" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>68</v>
+        <v>221</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E58" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="H58" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>72</v>
+        <v>225</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E59" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>76</v>
+        <v>229</v>
       </c>
       <c r="D60" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E60" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="H60" t="s">
-        <v>174</v>
+        <v>231</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E61" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="H61" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="D62" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E62" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="H62" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D63" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E63" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="H63" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="D64" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E64" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="H64" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>229</v>
+        <v>90</v>
       </c>
       <c r="D65" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E65" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>129</v>
+        <v>248</v>
       </c>
       <c r="H65" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>155</v>
+        <v>94</v>
       </c>
       <c r="D66" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E66" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="H66" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>159</v>
+        <v>98</v>
       </c>
       <c r="D67" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E67" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="H67" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>256</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>102</v>
+      </c>
+      <c r="D68" t="s">
         <v>237</v>
       </c>
-      <c r="B68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="H68" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>167</v>
+        <v>106</v>
       </c>
       <c r="D69" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E69" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>241</v>
+        <v>260</v>
       </c>
       <c r="H69" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>244</v>
+        <v>110</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E70" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="H70" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>248</v>
+        <v>114</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E71" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="H71" t="s">
-        <v>174</v>
+        <v>267</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>251</v>
+        <v>118</v>
       </c>
       <c r="D72" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="E72" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="H72" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D73" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E73" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="H73" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="D74" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E74" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="H74" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="D75" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E75" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="H75" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="D76" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E76" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="H76" t="s">
-        <v>267</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>28</v>
+        <v>146</v>
       </c>
       <c r="D77" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E77" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="H77" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>210</v>
       </c>
       <c r="D78" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E78" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="H78" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>150</v>
       </c>
       <c r="D79" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E79" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="H79" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>52</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E80" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="H80" t="s">
-        <v>121</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>76</v>
+        <v>295</v>
       </c>
       <c r="D81" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E81" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>280</v>
+        <v>195</v>
       </c>
       <c r="H81" t="s">
-        <v>139</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>144</v>
+        <v>221</v>
       </c>
       <c r="D82" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E82" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="H82" t="s">
-        <v>146</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>84</v>
+        <v>225</v>
       </c>
       <c r="D83" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E83" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
       <c r="H83" t="s">
-        <v>149</v>
+        <v>302</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>151</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E84" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="H84" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E85" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="H85" t="s">
-        <v>153</v>
+        <v>308</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>155</v>
+        <v>310</v>
       </c>
       <c r="D86" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E86" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="H86" t="s">
-        <v>157</v>
+        <v>312</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>159</v>
+        <v>314</v>
       </c>
       <c r="D87" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E87" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>293</v>
+        <v>315</v>
       </c>
       <c r="H87" t="s">
-        <v>161</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>294</v>
+        <v>316</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>163</v>
+        <v>317</v>
       </c>
       <c r="D88" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E88" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="H88" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>167</v>
+        <v>76</v>
       </c>
       <c r="D89" t="s">
-        <v>255</v>
+        <v>321</v>
       </c>
       <c r="E89" t="s">
-        <v>256</v>
+        <v>322</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="H89" t="s">
-        <v>299</v>
+        <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>300</v>
+        <v>325</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D90" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E90" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>303</v>
+        <v>326</v>
       </c>
       <c r="H90" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="D91" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E91" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="H91" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="D92" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E92" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="H92" t="s">
-        <v>299</v>
+        <v>333</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
       <c r="D93" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E93" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
       <c r="H93" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="D94" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E94" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>314</v>
+        <v>338</v>
       </c>
       <c r="H94" t="s">
-        <v>315</v>
+        <v>339</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>316</v>
+        <v>340</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="D95" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E95" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>317</v>
+        <v>341</v>
       </c>
       <c r="H95" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="D96" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E96" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="H96" t="s">
-        <v>321</v>
+        <v>187</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>345</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>142</v>
+      </c>
+      <c r="D97" t="s">
+        <v>321</v>
+      </c>
+      <c r="E97" t="s">
         <v>322</v>
       </c>
-      <c r="B97" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G97" s="1" t="s">
-        <v>323</v>
+        <v>346</v>
       </c>
       <c r="H97" t="s">
-        <v>324</v>
+        <v>205</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>44</v>
+        <v>210</v>
       </c>
       <c r="D98" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E98" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>326</v>
+        <v>348</v>
       </c>
       <c r="H98" t="s">
-        <v>327</v>
+        <v>212</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>328</v>
+        <v>349</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>48</v>
+        <v>150</v>
       </c>
       <c r="D99" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E99" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="H99" t="s">
-        <v>330</v>
+        <v>215</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>52</v>
+        <v>217</v>
       </c>
       <c r="D100" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E100" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="H100" t="s">
-        <v>333</v>
+        <v>353</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>56</v>
+        <v>295</v>
       </c>
       <c r="D101" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E101" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>335</v>
+        <v>355</v>
       </c>
       <c r="H101" t="s">
-        <v>336</v>
+        <v>219</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>60</v>
+        <v>221</v>
       </c>
       <c r="D102" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E102" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="H102" t="s">
-        <v>339</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>64</v>
+        <v>225</v>
       </c>
       <c r="D103" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E103" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="H103" t="s">
-        <v>342</v>
+        <v>227</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>68</v>
+        <v>229</v>
       </c>
       <c r="D104" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E104" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="H104" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>72</v>
+        <v>233</v>
       </c>
       <c r="D105" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E105" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="H105" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>76</v>
       </c>
       <c r="D106" t="s">
-        <v>301</v>
+        <v>367</v>
       </c>
       <c r="E106" t="s">
-        <v>302</v>
+        <v>368</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>350</v>
+        <v>369</v>
       </c>
       <c r="H106" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D107" t="s">
-        <v>301</v>
+        <v>367</v>
       </c>
       <c r="E107" t="s">
-        <v>302</v>
+        <v>368</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>353</v>
+        <v>372</v>
       </c>
       <c r="H107" t="s">
-        <v>354</v>
+        <v>373</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>374</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>86</v>
+      </c>
+      <c r="D108" t="s">
+        <v>367</v>
+      </c>
+      <c r="E108" t="s">
+        <v>368</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H108" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>376</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>90</v>
+      </c>
+      <c r="D109" t="s">
+        <v>367</v>
+      </c>
+      <c r="E109" t="s">
+        <v>368</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H109" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>379</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>94</v>
+      </c>
+      <c r="D110" t="s">
+        <v>367</v>
+      </c>
+      <c r="E110" t="s">
+        <v>368</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H110" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>382</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>98</v>
+      </c>
+      <c r="D111" t="s">
+        <v>367</v>
+      </c>
+      <c r="E111" t="s">
+        <v>368</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H111" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>385</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>102</v>
+      </c>
+      <c r="D112" t="s">
+        <v>367</v>
+      </c>
+      <c r="E112" t="s">
+        <v>368</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H112" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>388</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>106</v>
+      </c>
+      <c r="D113" t="s">
+        <v>367</v>
+      </c>
+      <c r="E113" t="s">
+        <v>368</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H113" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>391</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>110</v>
+      </c>
+      <c r="D114" t="s">
+        <v>367</v>
+      </c>
+      <c r="E114" t="s">
+        <v>368</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H114" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>394</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>114</v>
+      </c>
+      <c r="D115" t="s">
+        <v>367</v>
+      </c>
+      <c r="E115" t="s">
+        <v>368</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H115" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>397</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>118</v>
+      </c>
+      <c r="D116" t="s">
+        <v>367</v>
+      </c>
+      <c r="E116" t="s">
+        <v>368</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H116" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>400</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>122</v>
+      </c>
+      <c r="D117" t="s">
+        <v>367</v>
+      </c>
+      <c r="E117" t="s">
+        <v>368</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H117" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>403</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>126</v>
+      </c>
+      <c r="D118" t="s">
+        <v>367</v>
+      </c>
+      <c r="E118" t="s">
+        <v>368</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H118" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>406</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>130</v>
+      </c>
+      <c r="D119" t="s">
+        <v>367</v>
+      </c>
+      <c r="E119" t="s">
+        <v>368</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H119" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>409</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>134</v>
+      </c>
+      <c r="D120" t="s">
+        <v>367</v>
+      </c>
+      <c r="E120" t="s">
+        <v>368</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H120" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>412</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>138</v>
+      </c>
+      <c r="D121" t="s">
+        <v>367</v>
+      </c>
+      <c r="E121" t="s">
+        <v>368</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H121" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>415</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>142</v>
+      </c>
+      <c r="D122" t="s">
+        <v>367</v>
+      </c>
+      <c r="E122" t="s">
+        <v>368</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H122" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>418</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>146</v>
+      </c>
+      <c r="D123" t="s">
+        <v>367</v>
+      </c>
+      <c r="E123" t="s">
+        <v>368</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H123" t="s">
+        <v>420</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4015,50 +4594,66 @@
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>