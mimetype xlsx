--- v1 (2026-04-27)
+++ v2 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="862" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1813" uniqueCount="767">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -485,50 +485,224 @@
   <si>
     <t>781</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/781/ata_18a_sessao_extraord__1.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/782/ata_20a_sessao_extraordinaria_-2023_2.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>ASE</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1540/ata_1a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1541/ata_2a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1551/ata_3a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1552/ata_4a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA  DA  4ª  SESSÃO  EXTRAORDINÁRIA  DA  CÂMARA  MUNICIPAL  DE  JARU/RO,  DA  3ª  SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1554/ata_5a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1555/ata_6a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª SESSÃO EXTRAORDINÁRIA  DA  CÂMARA  MUNICIPAL DE JARU/RO,  DA  3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1557</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1557/ata_7a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1558/ata_8a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 8ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1559/ata_9a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 9ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1560/ata_10a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 10ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1561/ata_11a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 11ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1562/ata_12a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 12ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1563/ata_13a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 13ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1564</t>
+  </si>
+  <si>
+    <t>Jeverson Luiz de Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1564/ata_14a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 14ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1565/ata_15a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 15ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1567/ata_16a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA  DA  16ª  SESSÃO  EXTRAORDINÁRIA  DA  CÂMARA  MUNICIPAL DE  JARU/RO,  DA  3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
+  </si>
+  <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1568/ata_17a_sessao_extraord_-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA  DA  17ª  SESSÃO  EXTRAORDINÁRIA  DA  CÂMARA  MUNICIPAL  DE  JARU/RO,  DA  3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1570/ata_18a_sessao_extraord_.pdf</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1572/ata_20a_sessao_extraordinaria_-2023.pdf</t>
+  </si>
+  <si>
     <t>783</t>
   </si>
   <si>
     <t>LPSO</t>
   </si>
   <si>
     <t>Lista de Presença da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/783/1_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>1ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/784/2_sessao_ordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>2ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>785</t>
@@ -1287,50 +1461,914 @@
     <t>761</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/761/16a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>16ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/762/17a_ses_extraordinaria_-_2023.pdf</t>
   </si>
   <si>
     <t>17ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/763/18a_ses_extraordinaria-_2023.pdf</t>
   </si>
   <si>
     <t>18ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>1864</t>
+  </si>
+  <si>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>Audiência Pública</t>
+  </si>
+  <si>
+    <t>Professora Damiana</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 20, de 21 de março de 2023, de Autoria da Vereadora Professora Damiana, "Solicita limpeza do terreno destinado à construção da praça do residencial Luzia Abranches, que se encontra com mato muito alto, propiciando a criação de animais peçonhentos e ratos".</t>
+  </si>
+  <si>
+    <t>1874</t>
+  </si>
+  <si>
+    <t>Schimiti Patroleiro</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 29, de 04 de abril de 2023, de Autoria do Vereador Schimit Patroleiro, "Solicita ao Chefe do Poder Executivo que seja feita a recuperação da ponte sobre o Rio Branco na linha 634 km18."</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 44, de 26 de maio de 2023, de Autoria do Vereador Schimit Patroleiro, “Solicita ao Chefe do Poder Executivo a possibilidade para pavimentação asfáltica nas seguintes ruas: Rua Carlos Norberto Bezerra trecho Sidnei Guerra a São Paulo; setor Cruzeiro do Sul”.</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 47, de 01 de junho de 2023, de Autoria da Vereadora Professora Damiana que "Solicita criação de bolsões para motocicletas antes das faixas de retenção dos semáforos."</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>Chiquinho do Cacau</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 52, de 21 de julho de 2023, de Autoria do Vereador Chiquinho da Emater que " Solicita ao Poder Executivo de Jaru, inclua dentro do orçamento da construção do feirão do produtor o sistema de climatização do espaço físico, em virtude de atividades de manipulação de alimentos, vegetais e animais."</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 55, de 21 de julho de 2023, de Autoria do Vereador Chiquinho da Emater que " Solicita ao Chefe do Poder Executivo, a pavimentação asfáltica na rua Almirante Barroso, entre a rua Marechal Rondon com a Padre Chiquinho próximo ao feirão do agricultor.</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicações</t>
+  </si>
+  <si>
+    <t>Indicação nº 01/2023, de autoria da Vereadora Professora Damiana “ Solicita ao Poder Executivo que seja feita a pintura das faixas de pedestre das Escolas Municipais e Estaduais do Município.</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>Denisia do Carlinhos</t>
+  </si>
+  <si>
+    <t>Indicação nº 02/2023, de autoria da Vereadora Denisia do Carlinhos “Solicita ao Executivo que seja colocado placas de sinalização nas Ruas do Distrito de Tarilândia, indica ainda que seja colocada uma placa sinalizando a saída do Município de Mirante da Serra”.</t>
+  </si>
+  <si>
+    <t>1844</t>
+  </si>
+  <si>
+    <t>Indicação nº 03/2023, de autoria da Vereadora Denisia do Carlinhos “Solicita ao Chefe do Poder Executivo que seja feita faixa de pedestre na Rua Princesa Isabel, esquina com a Rua Goiás”.</t>
+  </si>
+  <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>Valmir Carteiro</t>
+  </si>
+  <si>
+    <t>Indicação nº 04/2023, de autoria do Vereador Valmir Carteiro “Solicita ao Chefe do Poder Executivo que seja feito um estudo de viabilidade para a abertura da rua   Rio Grande do Sul que liga a rua Tapajós no setor 03, município de Jaru/RO”.</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>Rafael Lopes</t>
+  </si>
+  <si>
+    <t>Indicação nº 05/2023, de autoria do Vereador Rafael Lopes “Solicita ao Chefe do Poder Executivo que seja realizada a implementação de iluminação pública no setor 08, município de Jaru/RO”.</t>
+  </si>
+  <si>
+    <t>1848</t>
+  </si>
+  <si>
+    <t>Ilson Félix</t>
+  </si>
+  <si>
+    <t>Autoria do   Vereador Presidente    Ilson Felix  “Solicita ao Chefe do Poder Executivo    que   seja Feita a  Pavimentação  Asfáltica  e   Drenagem, na   Rua Manoel  Ribeiro Mendes entre as Ruas Florianópolis e Rua Marechal Rondon”</t>
+  </si>
+  <si>
+    <t>1849</t>
+  </si>
+  <si>
+    <t>de autoria da Vereadora Professora Damiana “Solicita a possibilidade de instalação de placa sinalizando "Parada de Ônibus Escolar" em frente ao portão da Escola Menézio de Victor”.</t>
+  </si>
+  <si>
+    <t>1850</t>
+  </si>
+  <si>
+    <t>Paulão Do Esporte</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 8, de 10 de março de 2023, de autoria do Vereador Paulão do Esporte que “ Solicita ao Executivo que seja realizado pavimentação asfáltica nas ruas pertencentes ao distrito de Tarilândia: Rua Rita Ventura (100 MT), Rua Travessa 21 (350 MT), Rua João Galdino Lopes (300 MT), Rua Miguel Pereira Neves (250 MT), Rua Tv. Primeiro de Maio (400 MT), Rua Cícero Felisberto (450 MT)”.</t>
+  </si>
+  <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 9, de 10 de março de 2023, de autoria do Vereador Paulão do Esporte que “Solicita ao Executivo que seja realizado 700 MT de pavimentação asfáltica nas ruas pertencentes ao distrito de Santa Cruz”.</t>
+  </si>
+  <si>
+    <t>1854</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 10, de 10 de março de 2023, de autoria do Vereador Paulão do Esporte que “Solicita ao Executivo que seja realizado 30 KM de pavimentação asfáltica, aterro e cascalhamento, na linha 630 que liga o distrito de Tarilândia ao distrito de JaruUaru”.</t>
+  </si>
+  <si>
+    <t>1855</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 11, de 10 de março de 2023, de autoria da Vereadora Professora Damiana que “Solicita consulta técnica com o DEMTRAN para viabilização de implantação de via de sentido único na Rua Onofre Duarte de Oliveira, no trecho compreendido entre Rua Rio Grande do Norte e Monteiro Lobato, Setor 6.</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 12, de 14 de março de 2023, de autoria do Vereador Paulão do Esporte que “Solicita ao chefe Executivo que seja realizado a construção de um centro de eventos para atender o Distrito de Santa Cruz Da Serra e que seja realizada a iluminação do campo”.</t>
+  </si>
+  <si>
+    <t>1857</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 13, de 14 de março de 2023, de autoria do Vereador Paulão do Esporte que” Solicita ao Executivo que seja realizado a construção de um centro de eventos para atender o Distrito de Tarilândia e que seja realizada a iluminação do campo”.</t>
+  </si>
+  <si>
+    <t>1858</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 14, de 14 de março de 2023, de autoria do Vereador Paulão do Esporte que” Solicita ao Executivo a inclusão do campeonato Society da Associação dos Produtores Rurais do Beira Rio ASPROBER da linha 632 km 25, no calendário esportivo do município.</t>
+  </si>
+  <si>
+    <t>1859</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 15, de 14 de março de 2023, de autoria do Vereador Paulão do Esporte que” Solicita ao Executivo a inclusão do campeonato Rural do Distrito de Bom Jesus, no calendário esportivo do município de Jaru.</t>
+  </si>
+  <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>Renato Cabeleireiro</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 16, de 17 de março de 2023, de Autoria do Vereador Renato Cabelereiro,” Solicita ao chefe do Poder Executivo que seja realizado a construção de um túnel dando acesso aos dois lados da Cidade, Tal solicitação se faz necessária, tendo em vista que devido ao aumento do Fluxo de veículos, motocicletas, pedestres e ciclistas, o trafego está se tornando um caos”.</t>
+  </si>
+  <si>
+    <t>1861</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 17, de 22 de março de 2023, de Autoria da Vereadora Denisia do Carlinhos, "Solicita ao Chefe do Poder Executivo que seja feito o manilhamento da Rua Daniel da Rocha entre a Rua Minas Gerais e Avenida Dom Pedro I".</t>
+  </si>
+  <si>
+    <t>1862</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 18, de 21 de março de 2023, de Autoria da Vereadora Professora Damiana, " Solicita consulta técnica com o DEMTRAN para viabilização de implantação de via de sentido único na Rua Plácido de Castro, entre Av. Dom Pedro I e Rua Paraná, setor 05".</t>
+  </si>
+  <si>
+    <t>1863</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 19, de 21 de março de 2023, de Autoria da Vereadora Professora Damiana, “Solicita aquisição de Van para atender Secretária Municipal de Saúde de Jaru, para atendimento exclusivo dos pacientes oncológicos (câncer) que realizam tratamentos na capital Porto Velho".</t>
+  </si>
+  <si>
+    <t>1866</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 21, de 21 de março de 2023, de Autoria da Vereadora Professora Damiana,    "Solicita aquisição de 2 (dois) ônibus para a Secretária Municipal de Saúde de Jaru, com capacidade de 42 (quarenta e dois) lugares e com banheiro, para transporte dos pacientes que realizam tratamentos na capital Porto Velho".</t>
+  </si>
+  <si>
+    <t>1867</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 22, de 24 de março de 2023, de Autoria do Vereador Paulão do Esporte, “Solicita ao Executivo a colocação de sinalização vertical (placas) no residencial Savana Park, indicando o nome das vias, regulamentadora de velocidade, proibições e restrições".</t>
+  </si>
+  <si>
+    <t>1868</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 23, de 30 de março de 2023, de Autoria do Vereador Renato, “Solicita ao Chefe do Poder Executivo que seja feito estacionamento em frente ao Colégio Tiradentes e a Escola Beatriz Mireya, no setor 04".</t>
+  </si>
+  <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 24, de 30 de março de 2023, de Autoria da Vereadora Professora Damiana, "Solicita a disponibilização de uma ambulância para o Posto de Saúde Júlia Rafael do Nascimento, no distrito de Bom Jesus".</t>
+  </si>
+  <si>
+    <t>1870</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 25, de 29 de março de 2023, de Autoria da Vereadora Professora Damiana, "Solicita serviço paleativo na Rua Manoel Lacerda Ferraz, entre Rua Monteiro Lobato e Rua Francisco Pantoja, Setor 6."</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 26, de 31 de março de 2023, de Autoria do Vereador Chiquinho da Emater, " Solicita ao chefe do Poder Executivo, que seja realizada uma galeria de concreto e a pavimentação asfáltica, na R. João Batista, entre a R. Pará com a Amazonas setor 4, no município de Jaru."</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 27, de 04 de abril de 2023, de Autoria do Vereador Renato, " Solicita ao chefe do Poder Executivo, que seja feito um Portal de Entrada na Escola Jean Carlos Munis."</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 28, de 04 de abril de 2023, de Autoria da Vereadora Damiana, "Solicita atendimento médico 2 (duas) vezes na semana no Posto de Saúde Júlia Rafael do Nascimento, do distrito de Bom Jesus."</t>
+  </si>
+  <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 30, de 13 de abril de 2023, de Autoria da Vereadora Professora Damiana, "Solicita a implantação do Programa Nacional de Segurança nas Escolas, para enfrentamento e na prevenção de crimes no contexto escolar e no seu entorno."</t>
+  </si>
+  <si>
+    <t>1876</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 31, de 19 de abril de 2023, de Autoria da Vereadora Professora Damiana, "Solicita estudo de implementação de escala médica e equipe de enfermagem fixa de transporte no Hospital Municipal".</t>
+  </si>
+  <si>
+    <t>1877</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 32, de 14 de abril de 2023, de Autoria da Vereadora Professora Damiana, " Solicito que seja instalado, ventiladores e corrimão no Centro de Convivência e Fortalecimento de Vínculos da Criança, Adolescente e Idoso".</t>
+  </si>
+  <si>
+    <t>1878</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 33, de 20 de abril de 2023, de Autoria do Vereador Paulão do Esporte, “Solicita ao Executivo que seja realizado pavimentação nas ruas, Minervino Viana, Tapajós e Beira Rio, localizadas no setor três (03) próximo ao Areal Beira Rio, no município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1879</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 34, de 20 de abril de 2023, de Autoria do Vereador Chiquinho da Emater, " Solicita ao Chefe do Poder Executivo, que seja vista a possibilidade, da duplicação da ponte do Rio Mororó na Rua Rio Grande do Norte, no setor 6”.</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 35, de 20 de abril de 2023, de Autoria do Vereador Chiquinho da Emater, " Solicita ao Chefe do Poder Executivo, que seja feito o patrolamento com  cascalhamento na rua 21 de abril, entre a rua 7 de setembro e rua Jean Carlos, e  que seja incluído na planilha de pavimentação asfáltica”.</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 36, de 20 de abril de 2023, de Autoria do Vereador Chiquinho da Emater, "Solicita ao Poder Executivo através da Secretaria de Agricultura e Meio Ambiente que exija apenas uma vez por ano o relatório de movimento ambiental (RMA), nas atividades de piscicultura da jurisdição do município de Jaru/RO”.</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 37, de 09 de maio de 2023, de Autoria do Vereador Schimit Patroleiro, “Solicita ao Chefe do Poder Executivo que seja feito um ponto de ônibus na linha 605 esquina com a Rua Rio Grande do Norte”.</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 38, de 12 de maio de 2023, de Autoria do Vereador Chiquinho da Emater, “Solicita ao Poder Executivo, que seja realizado o patrolamento, na R. Daniel da Rocha entre a Padre Chiquinho e Florianópolis, e R. Manoel Ribeiro Mendes entre Padre Chiquinho e Marechal Rondon”.</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 39, de 17 de maio de 2023, de Autoria do Vereador Rafael Lopes, “Indica ao Poder Executivo que seja implantado no Município de Jaru/RO o piso salarial nacional de enfermagem, sendo elaborado um estudo para o cumprimento da Lei Federal 14.434/2022, que estabelece o piso salarial nacional para enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras”.</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 40, de 23 de maio de 2023, de Autoria da Vereadora Professora Damiana. "Solicita implantação de lâmpadas de LED na Rua Princesa Isabel, entre a Av. Dom Pedro I e Rua Minas Gerais."</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 41, de 23 de maio de 2023, de Autoria da Vereadora Professora Damiana. "Solicita implantação de manilhas para escoamento de enxurradas na Rua Francisco Pantoja, entre a Rua São Paulo e Rua Anita Garibaldi, setor 6".</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 42, de 25 de maio de 2023, de Autoria do Vereador Chiquinho da Emater. “Solicita ao Poder Executivo, que seja feita uma faixa de pedestre em frente a Creche, Casa dos Batutinhas na rua Princesa Isabel St.1 Nº2209”.</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 43, de 25 de maio de 2023, de Autoria do Vereador Chiquinho da Emater. “Solicita ao Poder Executivo, que seja colocado na programação a pavimentação asfáltica, na Rua Emilio Moret, entre a R. Florianópolis e Padre Chiquinho, e R. Benjamin Constant entre Florianópolis e Padre Chiquinho.</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 45, de 26 de maio de 2023, de Autoria do Vereador Paulão do Esporte. "Solicita ao Executivo que seja realizado a colocação de seis ventiladores industriais de parede, no Ginásio Poliesportivo Sebastião Mesquita, no município de Jaru."</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 46, de 31 de maio de 2023, de Autoria da Vereadora Professora Damiana que "Solicita pavimentação asfáltica na Rua Minas Gerais, entre Rua Rio Grande do Norte e Princesa Izabel, setor 5. ”</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 48, de 01 de junho de 2023, de Autoria do Vereador Rafael Lopes que "Solicita a construção de pontos de apoio a motoristas de aplicativos, um ponto localizado próximo a rodoviária Interestadual e outros pontos localizados na cidade de Jaru."</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 49, de 02 de junho de 2023, de Autoria do Vereador Schimit Patroleiro que "Solicita ao Chefe do Poder Executivo a possibilidade de um ponto para o moto taxi e taxi cidade em frente ao feirão do produtor rural. ”</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 50, de 02 de junho de 2023, de Autoria do Vereador Chiquinho da Emater que "Solicita ao Chefe do Poder Executivo, em conformidade com a Lei de Nº 1.252, que seja intensificada a fiscalização das agências bancárias, para evitar, que os usuários como, idosos, pessoas com deficiências, gestantes e lactantes fiquem muito tempo em filas nas calçadas, a céu aberto, de forma vulnerável e desrespeitosa. ”</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 50, de 04 de agosto de 2023, de Autoria do   Presidente Vereador   Ilson Felix “Solicita ao Chefe do Poder Executivo que seja feito um estudo de viabilidade para a Pavimentação Asfáltica e   Drenagem, na   Rua Candido Portinari entre a Av. Dom Pedro e Rua Minas Gerais”.</t>
+  </si>
+  <si>
+    <t>1898</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 51, de 14 de julho de 2023, de Autoria da Vereadora Professora Damiana que "Solicita perfuração de poços artesianos nos Residenciais Jardim Europa e Primavera."</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 53, de 21 de julho de 2023, de Autoria do Vereador Chiquinho da Emater que " Que o Executivo de Jaru, através da secretaria de infraestrutura e meio ambiente acompanhe as obras de esgotamento sanitário. Para cumprir fielmente o projeto e os impactos ambientais possivelmente causado."</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 54, de 21 de julho de 2023, de Autoria do Vereador Chiquinho da Emater que " Solicita ao Chefe do Poder Executivo, a pavimentação asfáltica na rua Marechal Rondon, entre a rua Osvaldo Cruz com a Milton de Araújo, próximo ao feirão do agricultor."</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 56, de 21 de julho de 2023, de Autoria do Vereador Chiquinho da Emater que “ Solicita ao Chefe do Poder Executivo, que seja feita a reforma e limpeza no cemitério antigo no Município de Jaru/RO, pois se encontra aberto, muro caindo e lixo. ”</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 57, de 21 de julho de 2023, de Autoria do Vereador Chiquinho da Emater que “ Solicita ao chefe do poder executivo, para molhar duas vezes ao dia a linha 625 Savana, em quanto não faz o asfalto. ”</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 58, de 26 de julho de 2023, de Autoria do Vereador Valmir Carteiro que “ Solicitar providencia, para que seja feito um estudo de viabilidade para a construção de 01(uma) Galeria de concreto na rua Goiás com a rua Amazonas, setor 03, município de Jaru/RO.”</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 59, de 26 de julho de 2023, de Autoria do Vereador Valmir Carteiro que “ Solicitar providencia, para que seja feito um estudo de viabilidade para a Pavimentação Asfáltica na rua Minervino Viana, entre a Padre Chiquinho com a Afonso José, setor 04, município de Jaru/RO.”</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 60, de 04 de agosto de 2023, de Autoria da Vereadora Damiana que “ Solicita a construção de um quebra-molas na Av. Florianópolis, entre Av. Rio Branco e Rua Tiradentes, setor 2.</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>1)	INDICAÇÃO Nº 61, de 11 de agosto de 2023, de Autoria do Vereador Chiquinho da Emater que “Solicita ao Chefe do Poder Executivo, que seja feito um estudo de viabilidade  sobre o uso e Parcelamento do Solo Urbano no Município de Jaru e da outra providências, ao setor Park da antiga Cooaja”.</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 62, de 18 de agosto de 2023, de Autoria do Vereador Rafael Lopes que “ Indica ao Poder Executivo que seja implantado fraldário nas dependências das Unidades Básicas de Saúde do município de Jaru-RO.”</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 63, de 18 de agosto de 2023, de Autoria do Vereador Rafael Lopes que “ Solicito a construção de uma nova rampa no rio Jaru para atender os barqueiros e jetski.”</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 65, de 01 de setembro de 2023, de Autoria da Vereadora Damiana que "Solicita a implantação de "Prontuário Eletrônico" para médicos nas unidades de saúde do município de Jaru. ”</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 66, de 15 de setembro de 2023, de autoria do Vereador Chiquinho da Emater que " Solicita ao Chefe do Poder Executivo, que seja feita a continuidade da rua Nilton de Oliveira entre a Rua Goiás com a Tapajós, setor 3.”</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 67, de 15 de setembro de 2023, de autoria do Vereador Professor Carlos que " Que seja vista a possibilidade de pavimentação asfáltica da rua Plácido de Castro esquina com a rua Minas Gerais, no Setor 6, entre as ruas Princesa Isabel e Rio Grande do Norte.”</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 68, de 21 de setembro de 2023, de autoria do Vereador Valmir Carteiro que "Solicita providência, para que seja feito um estudo de viabilidade para a disponibilização de Rejeito Asfáltico, para a rua Emilio Moret, entre a R. Florianópolis com R. Marechal Rondon, setor 07, município de Jaru Rondônia. ”</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 69, de 21 de setembro de 2023, de autoria do Vereador Valmir Carteiro que "Solicita providência, para que seja feito um estudo de viabilidade para a disponibilização da criação do Programa CRECHE PARA IDOSOS no município de Jaru- RO, para que idosos possam ter um espaço de acolhimento, convivência e saúde preventiva.”</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 70, de 21 de setembro de 2023, de autoria do Vereador Valmir Carteiro que "Solicita providência, para que seja feito um estudo de viabilidade para a disponibilização de Rejeito Asfáltico, para a rua Marechal Rondon, entre a R. Candido Portinari com a R. Patrick Canuto Pinto, setor 07, município de Jaru- Rondônia. ”</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 71, de 21 de setembro de 2023, de autoria do Vereador Valmir Carteiro que "Solicita providência, para que seja feito um estudo de viabilidade para a disponibilização de Rejeito Asfáltico, para a Getúlio Vargas desde o início até a R. Padre Feijó, bairro Jardim dos Estados, município de Jaru- Rondônia.”</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 72, de 29 de setembro de 2023, de autoria do Vereador Chiquinho do Cacau " Solicita ao Poder Executivo que utilize o registro de ata da Secretaria de Agricultura do Estado de Rondônia – SEAGRI, para compra e aquisição de mudas de Café Clonal.</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 73, de 03 de outubro de 2023, de autoria do Vereador Schimit Patroleiro "Solicita ao Chefe do Poder Executivo a possibilidade de um Estudo para implantação de um viveiro de mudas de café e cacau no município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 74, de 04 de outubro de 2023, de autoria da Vereadora Denisia do Carlinhos "Solicita ao Chefe do Poder Executivo que seja colocado um bebedor ao lado da quadra de areia na Praça da Baixada”.</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 75, de 11 de outubro de 2023, de autoria do Vereador Paulão "Solicita ao Executivo que seja realizado recuperação de estradas vicinais com serviços de patrolamento, cascalhamento, rebaixamento de morros e reparo de bueiros, na estrada: Linha 628 trecho: Travessão da RO 010 até o fim da linha”.</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 76, de 11 de outubro de 2023, de autoria do Vereador Paulão " Solicita ao Executivo que seja realizado recuperação de estradas vicinais com serviços de patrolamento, cascalhamento, rebaixamento de morros, reparo de bueiros e colocação de três tubos armcos, na estrada: Linha 634 trecho: RO 010 até a BR-364”.</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 77, de 11 de outubro de 2023, de autoria do Vereador Paulão " Solicita ao Executivo que seja realizado recuperação de estradas vicinais com serviços de patrolamento, cascalhamento, rebaixamento de morros, reparo de bueiros, na estrada: Linha 632 trecho: RO 010 até a BR-364”.</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 78, de 18 de outubro de 2023, de autoria do Vereador Schimiti Patroleiro " Solicita ao Chefe do Poder Executivo a possibilidade de ser feita a reforma da quadra de esporte da ESCOLA MENEZIO DE VICTO situada na Rua Alberto Santos Dumont, s/nº, no Bairro Jardim dos Estados”.</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 79, de 18 de outubro de 2023, de autoria do Vereador Schimiti Patroleiro " Solicita ao Chefe do Poder Executivo a possibilidade de ser feita a reforma da quadra de esporte situada na Rua Euclides da Cunha/nº,2645 no Bairro setor industrial”.</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 80, de 20 de outubro de 2023, de autoria do Vereador Schimiti Patroleiro " Solicita ao Chefe do Poder Executivo a possibilidade da reforma e recuperação da ponte sobre o Rio Tassi na linha 621 km 5”.</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 81, de 26 de outubro de 2023, de autoria da Vereadora Professora Damiana "Solicita construção de uma Praça Pública e um espaço de lazer no Setor 8”.</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 82, de 26 de outubro de 2023, de autoria da Vereadora Professora Damiana "Solicita um caminhão pipa para limpeza da quadra de esportes da escola Maria de Lourdes, que se encontra muito suja devido a presença de pombos no local”.</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 83, de 26 de outubro de 2023, de autoria da Vereadora Professora Damiana "Solicita instalação de Playground na praça do bairro Jardim dos Estados, para que as crianças fiquem entretidas enquanto os pais praticam suas atividades físicas”.</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 84, de 26 de outubro de 2023, de autoria da Vereadora Professora  Damiana “Solicita aquisição de aparelho de ultrassonografia (USG) para uso exclusivo de mulheres no Centro de Saúde da Mulher”.</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 85, de 26 de outubro de 2023, de autoria da Vereadora Professora Damiana “Solicita manutenção da Rua Oséias Feitosa e Rua Maria Selma Pinto, localizadas no setor 8, ambas que dão acesso a BR 364 e são as duas principais vias de acesso ao respectivo setor, e se encontram em péssimas condições de trafegabilidade”.</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 86, de 26 de outubro de 2023, de autoria da Vereadora Professora Damiana “Solicita pavimentação asfáltica na Rua Emilio Moret e Rua Benjamin Constant, entre as ruas Florianópolis e Marechal Rondon, e Rua Marechal Rondon, entre as ruas Emilio Moret e Rua Benjamin Constant, no setor 7”.</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 86, de 08 de novembro de 2023, de autoria do Vereador Chiquinho do Cacau “ Solicita ao Chefe do Poder Executivo, que notifique a empresa responsável pelos fios de telefone caídos ou pendurados em vias públicas, em vários pontos da cidade”.</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 87, de 08 de novembro de 2023, de autoria do Vereador Chiquinho do Cacau " Solicita ao Chefe do Poder Executivo, através da Secretaria de Obras, para tapar um buraco na Av: Brasil, esquina com Marechal Rondon, entre o Rei dos Parafusos e a Espelho Meu”.</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 88, de 22 de novembro de 2023, de autoria do Vereador Chiquinho do Cacau “Solicita ao Chefe do Poder Executivo que seja feita uma rotatória na Rua Princesa Isabel esquina com a Avenida Dom Pedro I, setor 06”.</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 89, de 22 de novembro de 2023, de autoria da Vereadora Denisia do Carlinhos “Solicita ao Chefe do Poder Executivo que seja feito um quebra-molas na Rua Bartolomeu Romero entre a Rua Caixeta e Rua Jacarandá”.</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 90, de 22 de novembro de 2023, de autoria do Vereador Chiquinho do Cacau “Solicita ao Chefe do Poder Executivo, que em áreas que estão sendo limpas, e área de preservação, e área de canais e córregos, seja plantado essências florestais”.</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 91, de 01 de dezembro de 2023, de autoria da Vereadora Denisia do Carlinhos “Solicita ao Chefe do Poder Executivo que seja feito um quebra-molas na Rua Beira Rio entre a Rua Princesa Isabel e a Plácido de Castro”.</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 92, de 01 de dezembro de 2023, de autoria do Vereador Chiquinho do Cacau “Solicita ao Chefe do Poder Executivo, que utilize das calçadas em frente a antiga quadra de esportes da civil ao lado do Detran e a calçada da Emater, para uso padrão de estacionamento público”.</t>
+  </si>
+  <si>
+    <t>1595</t>
+  </si>
+  <si>
+    <t>APCE</t>
+  </si>
+  <si>
+    <t>Atos que apreciam as contas do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1595/decreto_prestacao_de_contas_2021_1.pdf</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO Nº 37, DE 13 DE FEVEREIRO DE 2023, Dispõe sobre a Prestação de Contas do Chefe do Poder Executivo Municipal, Sr. João Gonçalves Silva Junior, referente ao exercício financeiro de 2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>ALP</t>
+  </si>
+  <si>
+    <t>Atividades Legislativas dos Parlamentares</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1907/atividades_parlamentares_-_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Atividades parlamentares.</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1910/atividades_parlamentares_-damiana.pdf</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1914/atividades_parlamentares_-denisia.pdf</t>
+  </si>
+  <si>
+    <t>Atividades legislativas</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1915/atividades_parlamentares_-schimiti.pdf</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1916/atividades_parlamentares_-valmir.pdf</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Votações nominais</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/2077/ata_1a_sessao_extraord-_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/2078/ata_16a_sessao_extraord_-_2023_1.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 16ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 3ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1634,66 +2672,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1467/425.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1466/3692.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1468/3693.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1469/3694.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1470/3695.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1473/3696.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1474/3697.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1475/3698.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1476/3700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1477/3701.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1478/3706.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1479/3707.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1480/3708.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1481/3709.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1482/3710.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1465/3727.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/764/ata_1a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/765/ata_2a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/766/ata_3a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/767/ata_4a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/768/ata_5a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/769/ata_6a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/770/ata_7a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/771/ata_8a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/772/ata_9a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/773/ata_10a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/774/ata_11a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/775/ata_12a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/776/ata_13a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/777/ata_14a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/778/ata_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/779/ata_16a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/780/ata_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/781/ata_18a_sessao_extraord__1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/782/ata_20a_sessao_extraordinaria_-2023_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/783/1_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/784/2_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/785/3_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/786/4_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/787/5_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/788/6_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/789/7_sessao_ordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/790/8_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/791/9_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/792/10_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/793/11_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/794/12_sessao_ordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/795/13_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/797/lista_de_presenca_15a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/798/lista_de_presenca_16a_sessao_ordinaria-2023_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/799/lista_de_presenca_da_17a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/800/lista_de_presenca_18a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/801/lista_de_presenca_19a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/802/lista_de_presenca_20a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/803/lista_de_presenca_22a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/804/lista_de_presenca_23a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/805/lista_de_presenca_24a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/816/11_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/818/13_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/806/1_sessao_extraordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/807/2_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/808/3_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/809/4_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/810/5_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/811/6_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/812/7_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/813/8_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/814/9_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/815/10_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/817/12_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/819/14_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/820/15_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/821/16_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/822/17_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/823/18_sessao_extraordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/824/lista_de_presenca_19a_sessao_extraordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/825/lista_de_presenca_20a_sessao_extraordinaria-2023_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/826/lista_de_presenca_da_21_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/828/lista_de_presenca_da_23_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/829/lista_de_presenca_da_24_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/830/lista_de_presenca_da_25_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/831/lista_de_presenca_da_26_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/832/lista_de_presenca_da_27_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/833/lista_de_presenca_da_28_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/834/lista_de_presenca_da_29_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/729/01a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/730/02a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/731/03a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/732/04a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/733/05a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/734/06a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/735/07a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/736/11a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/737/17a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/738/19a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/739/20a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/740/21a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/741/22a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/742/23a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/743/24a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/744/25a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/747/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/745/1a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/746/2a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/748/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/749/4a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/750/5a_ses_extraordinaria_-_-_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/751/6a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/752/7a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/753/8a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/754/9a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/755/10a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/756/11a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/757/12a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/758/13a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/759/14a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/760/15a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/761/16a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/762/17a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/763/18a_ses_extraordinaria-_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1467/425.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1466/3692.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1468/3693.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1469/3694.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1470/3695.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1473/3696.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1474/3697.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1475/3698.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1476/3700.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1477/3701.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1478/3706.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1479/3707.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1480/3708.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1481/3709.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1482/3710.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1465/3727.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/764/ata_1a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/765/ata_2a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/766/ata_3a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/767/ata_4a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/768/ata_5a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/769/ata_6a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/770/ata_7a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/771/ata_8a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/772/ata_9a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/773/ata_10a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/774/ata_11a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/775/ata_12a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/776/ata_13a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/777/ata_14a_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/778/ata_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/779/ata_16a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/780/ata_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/781/ata_18a_sessao_extraord__1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/782/ata_20a_sessao_extraordinaria_-2023_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1540/ata_1a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1541/ata_2a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1551/ata_3a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1552/ata_4a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1554/ata_5a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1555/ata_6a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1557/ata_7a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1558/ata_8a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1559/ata_9a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1560/ata_10a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1561/ata_11a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1562/ata_12a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1563/ata_13a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1564/ata_14a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1565/ata_15a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1567/ata_16a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1568/ata_17a_sessao_extraord_-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1570/ata_18a_sessao_extraord_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1572/ata_20a_sessao_extraordinaria_-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/783/1_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/784/2_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/785/3_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/786/4_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/787/5_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/788/6_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/789/7_sessao_ordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/790/8_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/791/9_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/792/10_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/793/11_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/794/12_sessao_ordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/795/13_sessao_ordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/797/lista_de_presenca_15a_sessao_ordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/798/lista_de_presenca_16a_sessao_ordinaria-2023_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/799/lista_de_presenca_da_17a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/800/lista_de_presenca_18a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/801/lista_de_presenca_19a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/802/lista_de_presenca_20a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/803/lista_de_presenca_22a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/804/lista_de_presenca_23a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/805/lista_de_presenca_24a_sessao_ordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/816/11_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/818/13_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/806/1_sessao_extraordinaria-_2023_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/807/2_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/808/3_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/809/4_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/810/5_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/811/6_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/812/7_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/813/8_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/814/9_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/815/10_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/817/12_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/819/14_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/820/15_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/821/16_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/822/17_sessao_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/823/18_sessao_extraordinaria-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/824/lista_de_presenca_19a_sessao_extraordinaria_-_2023_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/825/lista_de_presenca_20a_sessao_extraordinaria-2023_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/826/lista_de_presenca_da_21_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/828/lista_de_presenca_da_23_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/829/lista_de_presenca_da_24_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/830/lista_de_presenca_da_25_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/831/lista_de_presenca_da_26_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/832/lista_de_presenca_da_27_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/833/lista_de_presenca_da_28_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/834/lista_de_presenca_da_29_sessao_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/729/01a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/730/02a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/731/03a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/732/04a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/733/05a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/734/06a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/735/07a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/736/11a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/737/17a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/738/19a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/739/20a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/740/21a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/741/22a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/742/23a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/743/24a_ses_ordinaria_2023_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/744/25a_ses_ordinaria_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/747/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/745/1a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/746/2a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/748/3a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/749/4a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/750/5a_ses_extraordinaria_-_-_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/751/6a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/752/7a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/753/8a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/754/9a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/755/10a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/756/11a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/757/12a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/758/13a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/759/14a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/760/15a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/761/16a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/762/17a_ses_extraordinaria_-_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/763/18a_ses_extraordinaria-_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1595/decreto_prestacao_de_contas_2021_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1907/atividades_parlamentares_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1910/atividades_parlamentares_-damiana.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1914/atividades_parlamentares_-denisia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1915/atividades_parlamentares_-schimiti.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/1916/atividades_parlamentares_-valmir.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/2077/ata_1a_sessao_extraord-_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2023/2078/ata_16a_sessao_extraord_-_2023_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H123"/>
+  <dimension ref="A1:H245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2800,1734 +3838,4831 @@
         <v>155</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H49" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>130</v>
       </c>
       <c r="D50" t="s">
         <v>154</v>
       </c>
       <c r="E50" t="s">
         <v>155</v>
       </c>
+      <c r="F50" t="s">
+        <v>195</v>
+      </c>
       <c r="G50" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H50" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>134</v>
       </c>
       <c r="D51" t="s">
         <v>154</v>
       </c>
       <c r="E51" t="s">
         <v>155</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H51" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>138</v>
       </c>
       <c r="D52" t="s">
         <v>154</v>
       </c>
       <c r="E52" t="s">
         <v>155</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H52" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>142</v>
       </c>
       <c r="D53" t="s">
         <v>154</v>
       </c>
       <c r="E53" t="s">
         <v>155</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H53" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>146</v>
       </c>
       <c r="D54" t="s">
         <v>154</v>
       </c>
       <c r="E54" t="s">
         <v>155</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H54" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>209</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>210</v>
+        <v>150</v>
       </c>
       <c r="D55" t="s">
         <v>154</v>
       </c>
       <c r="E55" t="s">
         <v>155</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H55" t="s">
-        <v>212</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>211</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>76</v>
+      </c>
+      <c r="D56" t="s">
+        <v>212</v>
+      </c>
+      <c r="E56" t="s">
         <v>213</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H56" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>216</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
+        <v>82</v>
+      </c>
+      <c r="D57" t="s">
+        <v>212</v>
+      </c>
+      <c r="E57" t="s">
+        <v>213</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="D57" t="s">
-[...5 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>219</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>86</v>
+      </c>
+      <c r="D58" t="s">
+        <v>212</v>
+      </c>
+      <c r="E58" t="s">
+        <v>213</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="H58" t="s">
         <v>221</v>
-      </c>
-[...10 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" t="s">
+        <v>212</v>
+      </c>
+      <c r="E59" t="s">
+        <v>213</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H59" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>229</v>
+        <v>94</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>212</v>
       </c>
       <c r="E60" t="s">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="H60" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>233</v>
+        <v>98</v>
       </c>
       <c r="D61" t="s">
-        <v>154</v>
+        <v>212</v>
       </c>
       <c r="E61" t="s">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="H61" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="D62" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E62" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="H62" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="D63" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E63" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="H63" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="D64" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E64" t="s">
+        <v>213</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="G64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="D65" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E65" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="H65" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="D66" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E66" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="H66" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="D67" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E67" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="H67" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="D68" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E68" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="H68" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="D69" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E69" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H69" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="D70" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E70" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="H70" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="D71" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E71" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="H71" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="D72" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E72" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="H72" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="D73" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E73" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="H73" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>134</v>
+        <v>268</v>
       </c>
       <c r="D74" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E74" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="H74" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="D75" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E75" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="H75" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>142</v>
+        <v>275</v>
       </c>
       <c r="D76" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E76" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="H76" t="s">
-        <v>240</v>
+        <v>277</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>146</v>
+        <v>279</v>
       </c>
       <c r="D77" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E77" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="H77" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>282</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>283</v>
+      </c>
+      <c r="D78" t="s">
+        <v>212</v>
+      </c>
+      <c r="E78" t="s">
+        <v>213</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H78" t="s">
         <v>285</v>
-      </c>
-[...16 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>286</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>287</v>
+      </c>
+      <c r="D79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" t="s">
+        <v>213</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B79" t="s">
-[...11 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>290</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>291</v>
       </c>
-      <c r="B80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="E80" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H80" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>294</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
+        <v>76</v>
+      </c>
+      <c r="D81" t="s">
         <v>295</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E81" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>195</v>
+        <v>297</v>
       </c>
       <c r="H81" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>221</v>
+        <v>82</v>
       </c>
       <c r="D82" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E82" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H82" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>225</v>
+        <v>86</v>
       </c>
       <c r="D83" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E83" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H83" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>229</v>
+        <v>90</v>
       </c>
       <c r="D84" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E84" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H84" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>233</v>
+        <v>94</v>
       </c>
       <c r="D85" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E85" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H85" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>310</v>
+        <v>98</v>
       </c>
       <c r="D86" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E86" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H86" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>314</v>
+        <v>102</v>
       </c>
       <c r="D87" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E87" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H87" t="s">
-        <v>240</v>
+        <v>316</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>317</v>
+        <v>106</v>
       </c>
       <c r="D88" t="s">
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="E88" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H88" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>320</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="D89" t="s">
+        <v>295</v>
+      </c>
+      <c r="E89" t="s">
+        <v>296</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="E89" t="s">
+      <c r="H89" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>323</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>114</v>
+      </c>
+      <c r="D90" t="s">
+        <v>295</v>
+      </c>
+      <c r="E90" t="s">
+        <v>296</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H90" t="s">
         <v>325</v>
-      </c>
-[...16 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>326</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>118</v>
+      </c>
+      <c r="D91" t="s">
+        <v>295</v>
+      </c>
+      <c r="E91" t="s">
+        <v>296</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H91" t="s">
         <v>328</v>
-      </c>
-[...16 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>329</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>130</v>
+      </c>
+      <c r="D92" t="s">
+        <v>295</v>
+      </c>
+      <c r="E92" t="s">
+        <v>296</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H92" t="s">
         <v>331</v>
-      </c>
-[...16 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>332</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>134</v>
+      </c>
+      <c r="D93" t="s">
+        <v>295</v>
+      </c>
+      <c r="E93" t="s">
+        <v>296</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H93" t="s">
         <v>334</v>
-      </c>
-[...16 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>335</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>138</v>
+      </c>
+      <c r="D94" t="s">
+        <v>295</v>
+      </c>
+      <c r="E94" t="s">
+        <v>296</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H94" t="s">
         <v>337</v>
-      </c>
-[...16 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="D95" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E95" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="H95" t="s">
-        <v>342</v>
+        <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="D96" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E96" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="H96" t="s">
-        <v>187</v>
+        <v>342</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>343</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>268</v>
+      </c>
+      <c r="D97" t="s">
+        <v>295</v>
+      </c>
+      <c r="E97" t="s">
+        <v>296</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H97" t="s">
         <v>345</v>
-      </c>
-[...16 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>346</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>150</v>
+      </c>
+      <c r="D98" t="s">
+        <v>295</v>
+      </c>
+      <c r="E98" t="s">
+        <v>296</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="B98" t="s">
-[...11 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>349</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>150</v>
+        <v>275</v>
       </c>
       <c r="D99" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E99" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>350</v>
       </c>
       <c r="H99" t="s">
-        <v>215</v>
+        <v>351</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>217</v>
+        <v>353</v>
       </c>
       <c r="D100" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E100" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>352</v>
+        <v>253</v>
       </c>
       <c r="H100" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
+        <v>279</v>
+      </c>
+      <c r="D101" t="s">
         <v>295</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H101" t="s">
-        <v>219</v>
+        <v>357</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>221</v>
+        <v>283</v>
       </c>
       <c r="D102" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E102" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="H102" t="s">
-        <v>223</v>
+        <v>360</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>225</v>
+        <v>287</v>
       </c>
       <c r="D103" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E103" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="H103" t="s">
-        <v>227</v>
+        <v>363</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>229</v>
+        <v>291</v>
       </c>
       <c r="D104" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E104" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="H104" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>233</v>
+        <v>368</v>
       </c>
       <c r="D105" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="E105" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="H105" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>76</v>
+        <v>372</v>
       </c>
       <c r="D106" t="s">
-        <v>367</v>
+        <v>295</v>
       </c>
       <c r="E106" t="s">
-        <v>368</v>
+        <v>296</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="H106" t="s">
-        <v>370</v>
+        <v>298</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>82</v>
+        <v>375</v>
       </c>
       <c r="D107" t="s">
-        <v>367</v>
+        <v>295</v>
       </c>
       <c r="E107" t="s">
-        <v>368</v>
+        <v>296</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="H107" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="D108" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E108" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="H108" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D109" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E109" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="H109" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>386</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>86</v>
+      </c>
+      <c r="D110" t="s">
         <v>379</v>
       </c>
-      <c r="B110" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E110" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="H110" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D111" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E111" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="H111" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="D112" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E112" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="H112" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D113" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E113" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="H113" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="D114" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E114" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="H114" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D115" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E115" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="H115" t="s">
-        <v>396</v>
+        <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="D116" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E116" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="H116" t="s">
-        <v>399</v>
+        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>122</v>
+        <v>268</v>
       </c>
       <c r="D117" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E117" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="H117" t="s">
-        <v>402</v>
+        <v>270</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="D118" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E118" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="H118" t="s">
-        <v>405</v>
+        <v>273</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>130</v>
+        <v>275</v>
       </c>
       <c r="D119" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E119" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="H119" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>134</v>
+        <v>353</v>
       </c>
       <c r="D120" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E120" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="H120" t="s">
-        <v>411</v>
+        <v>277</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>138</v>
+        <v>279</v>
       </c>
       <c r="D121" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E121" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H121" t="s">
-        <v>414</v>
+        <v>281</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>142</v>
+        <v>283</v>
       </c>
       <c r="D122" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E122" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H122" t="s">
-        <v>417</v>
+        <v>285</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>418</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>146</v>
+        <v>287</v>
       </c>
       <c r="D123" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="E123" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H123" t="s">
         <v>420</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>421</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>291</v>
+      </c>
+      <c r="D124" t="s">
+        <v>379</v>
+      </c>
+      <c r="E124" t="s">
+        <v>380</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H124" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>424</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>76</v>
+      </c>
+      <c r="D125" t="s">
+        <v>425</v>
+      </c>
+      <c r="E125" t="s">
+        <v>426</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H125" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>429</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>82</v>
+      </c>
+      <c r="D126" t="s">
+        <v>425</v>
+      </c>
+      <c r="E126" t="s">
+        <v>426</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H126" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>432</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>86</v>
+      </c>
+      <c r="D127" t="s">
+        <v>425</v>
+      </c>
+      <c r="E127" t="s">
+        <v>426</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H127" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>434</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>90</v>
+      </c>
+      <c r="D128" t="s">
+        <v>425</v>
+      </c>
+      <c r="E128" t="s">
+        <v>426</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H128" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>437</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>94</v>
+      </c>
+      <c r="D129" t="s">
+        <v>425</v>
+      </c>
+      <c r="E129" t="s">
+        <v>426</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H129" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>440</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>98</v>
+      </c>
+      <c r="D130" t="s">
+        <v>425</v>
+      </c>
+      <c r="E130" t="s">
+        <v>426</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H130" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>443</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>102</v>
+      </c>
+      <c r="D131" t="s">
+        <v>425</v>
+      </c>
+      <c r="E131" t="s">
+        <v>426</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H131" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>446</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>106</v>
+      </c>
+      <c r="D132" t="s">
+        <v>425</v>
+      </c>
+      <c r="E132" t="s">
+        <v>426</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H132" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>449</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>110</v>
+      </c>
+      <c r="D133" t="s">
+        <v>425</v>
+      </c>
+      <c r="E133" t="s">
+        <v>426</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H133" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>452</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>114</v>
+      </c>
+      <c r="D134" t="s">
+        <v>425</v>
+      </c>
+      <c r="E134" t="s">
+        <v>426</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H134" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>455</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>118</v>
+      </c>
+      <c r="D135" t="s">
+        <v>425</v>
+      </c>
+      <c r="E135" t="s">
+        <v>426</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H135" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>458</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>122</v>
+      </c>
+      <c r="D136" t="s">
+        <v>425</v>
+      </c>
+      <c r="E136" t="s">
+        <v>426</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H136" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>461</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>126</v>
+      </c>
+      <c r="D137" t="s">
+        <v>425</v>
+      </c>
+      <c r="E137" t="s">
+        <v>426</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H137" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>464</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>130</v>
+      </c>
+      <c r="D138" t="s">
+        <v>425</v>
+      </c>
+      <c r="E138" t="s">
+        <v>426</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H138" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>467</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>134</v>
+      </c>
+      <c r="D139" t="s">
+        <v>425</v>
+      </c>
+      <c r="E139" t="s">
+        <v>426</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H139" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>470</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>138</v>
+      </c>
+      <c r="D140" t="s">
+        <v>425</v>
+      </c>
+      <c r="E140" t="s">
+        <v>426</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H140" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>473</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>142</v>
+      </c>
+      <c r="D141" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141" t="s">
+        <v>426</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H141" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>476</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>146</v>
+      </c>
+      <c r="D142" t="s">
+        <v>425</v>
+      </c>
+      <c r="E142" t="s">
+        <v>426</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H142" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>479</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>76</v>
+      </c>
+      <c r="D143" t="s">
+        <v>480</v>
+      </c>
+      <c r="E143" t="s">
+        <v>481</v>
+      </c>
+      <c r="F143" t="s">
+        <v>482</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H143" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>484</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>82</v>
+      </c>
+      <c r="D144" t="s">
+        <v>480</v>
+      </c>
+      <c r="E144" t="s">
+        <v>481</v>
+      </c>
+      <c r="F144" t="s">
+        <v>485</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H144" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>487</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>86</v>
+      </c>
+      <c r="D145" t="s">
+        <v>480</v>
+      </c>
+      <c r="E145" t="s">
+        <v>481</v>
+      </c>
+      <c r="F145" t="s">
+        <v>485</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H145" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>489</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>90</v>
+      </c>
+      <c r="D146" t="s">
+        <v>480</v>
+      </c>
+      <c r="E146" t="s">
+        <v>481</v>
+      </c>
+      <c r="F146" t="s">
+        <v>482</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H146" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>491</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>94</v>
+      </c>
+      <c r="D147" t="s">
+        <v>480</v>
+      </c>
+      <c r="E147" t="s">
+        <v>481</v>
+      </c>
+      <c r="F147" t="s">
+        <v>492</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H147" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>494</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>98</v>
+      </c>
+      <c r="D148" t="s">
+        <v>480</v>
+      </c>
+      <c r="E148" t="s">
+        <v>481</v>
+      </c>
+      <c r="F148" t="s">
+        <v>492</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H148" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>496</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>76</v>
+      </c>
+      <c r="D149" t="s">
+        <v>497</v>
+      </c>
+      <c r="E149" t="s">
+        <v>498</v>
+      </c>
+      <c r="F149" t="s">
+        <v>482</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H149" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>500</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>82</v>
+      </c>
+      <c r="D150" t="s">
+        <v>497</v>
+      </c>
+      <c r="E150" t="s">
+        <v>498</v>
+      </c>
+      <c r="F150" t="s">
+        <v>501</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H150" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>503</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>86</v>
+      </c>
+      <c r="D151" t="s">
+        <v>497</v>
+      </c>
+      <c r="E151" t="s">
+        <v>498</v>
+      </c>
+      <c r="F151" t="s">
+        <v>501</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H151" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>505</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>90</v>
+      </c>
+      <c r="D152" t="s">
+        <v>497</v>
+      </c>
+      <c r="E152" t="s">
+        <v>498</v>
+      </c>
+      <c r="F152" t="s">
+        <v>506</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H152" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>508</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>94</v>
+      </c>
+      <c r="D153" t="s">
+        <v>497</v>
+      </c>
+      <c r="E153" t="s">
+        <v>498</v>
+      </c>
+      <c r="F153" t="s">
+        <v>509</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H153" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>511</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>98</v>
+      </c>
+      <c r="D154" t="s">
+        <v>497</v>
+      </c>
+      <c r="E154" t="s">
+        <v>498</v>
+      </c>
+      <c r="F154" t="s">
+        <v>512</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H154" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>514</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>102</v>
+      </c>
+      <c r="D155" t="s">
+        <v>497</v>
+      </c>
+      <c r="E155" t="s">
+        <v>498</v>
+      </c>
+      <c r="F155" t="s">
+        <v>482</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H155" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>516</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>106</v>
+      </c>
+      <c r="D156" t="s">
+        <v>497</v>
+      </c>
+      <c r="E156" t="s">
+        <v>498</v>
+      </c>
+      <c r="F156" t="s">
+        <v>517</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H156" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>519</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>110</v>
+      </c>
+      <c r="D157" t="s">
+        <v>497</v>
+      </c>
+      <c r="E157" t="s">
+        <v>498</v>
+      </c>
+      <c r="F157" t="s">
+        <v>517</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H157" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>521</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>114</v>
+      </c>
+      <c r="D158" t="s">
+        <v>497</v>
+      </c>
+      <c r="E158" t="s">
+        <v>498</v>
+      </c>
+      <c r="F158" t="s">
+        <v>517</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H158" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>523</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>118</v>
+      </c>
+      <c r="D159" t="s">
+        <v>497</v>
+      </c>
+      <c r="E159" t="s">
+        <v>498</v>
+      </c>
+      <c r="F159" t="s">
+        <v>482</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H159" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>525</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>122</v>
+      </c>
+      <c r="D160" t="s">
+        <v>497</v>
+      </c>
+      <c r="E160" t="s">
+        <v>498</v>
+      </c>
+      <c r="F160" t="s">
+        <v>517</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H160" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>527</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>126</v>
+      </c>
+      <c r="D161" t="s">
+        <v>497</v>
+      </c>
+      <c r="E161" t="s">
+        <v>498</v>
+      </c>
+      <c r="F161" t="s">
+        <v>517</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H161" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>529</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>130</v>
+      </c>
+      <c r="D162" t="s">
+        <v>497</v>
+      </c>
+      <c r="E162" t="s">
+        <v>498</v>
+      </c>
+      <c r="F162" t="s">
+        <v>517</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H162" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>531</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>134</v>
+      </c>
+      <c r="D163" t="s">
+        <v>497</v>
+      </c>
+      <c r="E163" t="s">
+        <v>498</v>
+      </c>
+      <c r="F163" t="s">
+        <v>517</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H163" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>533</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>138</v>
+      </c>
+      <c r="D164" t="s">
+        <v>497</v>
+      </c>
+      <c r="E164" t="s">
+        <v>498</v>
+      </c>
+      <c r="F164" t="s">
+        <v>534</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H164" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>536</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>142</v>
+      </c>
+      <c r="D165" t="s">
+        <v>497</v>
+      </c>
+      <c r="E165" t="s">
+        <v>498</v>
+      </c>
+      <c r="F165" t="s">
+        <v>501</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H165" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>538</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>146</v>
+      </c>
+      <c r="D166" t="s">
+        <v>497</v>
+      </c>
+      <c r="E166" t="s">
+        <v>498</v>
+      </c>
+      <c r="F166" t="s">
+        <v>482</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H166" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>540</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>268</v>
+      </c>
+      <c r="D167" t="s">
+        <v>497</v>
+      </c>
+      <c r="E167" t="s">
+        <v>498</v>
+      </c>
+      <c r="F167" t="s">
+        <v>482</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H167" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>542</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>150</v>
+      </c>
+      <c r="D168" t="s">
+        <v>497</v>
+      </c>
+      <c r="E168" t="s">
+        <v>498</v>
+      </c>
+      <c r="F168" t="s">
+        <v>482</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H168" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>544</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>275</v>
+      </c>
+      <c r="D169" t="s">
+        <v>497</v>
+      </c>
+      <c r="E169" t="s">
+        <v>498</v>
+      </c>
+      <c r="F169" t="s">
+        <v>517</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H169" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>546</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>353</v>
+      </c>
+      <c r="D170" t="s">
+        <v>497</v>
+      </c>
+      <c r="E170" t="s">
+        <v>498</v>
+      </c>
+      <c r="F170" t="s">
+        <v>534</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H170" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>548</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>279</v>
+      </c>
+      <c r="D171" t="s">
+        <v>497</v>
+      </c>
+      <c r="E171" t="s">
+        <v>498</v>
+      </c>
+      <c r="F171" t="s">
+        <v>482</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H171" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>550</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>283</v>
+      </c>
+      <c r="D172" t="s">
+        <v>497</v>
+      </c>
+      <c r="E172" t="s">
+        <v>498</v>
+      </c>
+      <c r="F172" t="s">
+        <v>482</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H172" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>552</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>287</v>
+      </c>
+      <c r="D173" t="s">
+        <v>497</v>
+      </c>
+      <c r="E173" t="s">
+        <v>498</v>
+      </c>
+      <c r="F173" t="s">
+        <v>492</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H173" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>554</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>291</v>
+      </c>
+      <c r="D174" t="s">
+        <v>497</v>
+      </c>
+      <c r="E174" t="s">
+        <v>498</v>
+      </c>
+      <c r="F174" t="s">
+        <v>534</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H174" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>556</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>368</v>
+      </c>
+      <c r="D175" t="s">
+        <v>497</v>
+      </c>
+      <c r="E175" t="s">
+        <v>498</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H175" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>558</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>372</v>
+      </c>
+      <c r="D176" t="s">
+        <v>497</v>
+      </c>
+      <c r="E176" t="s">
+        <v>498</v>
+      </c>
+      <c r="F176" t="s">
+        <v>482</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H176" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>560</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>375</v>
+      </c>
+      <c r="D177" t="s">
+        <v>497</v>
+      </c>
+      <c r="E177" t="s">
+        <v>498</v>
+      </c>
+      <c r="F177" t="s">
+        <v>482</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H177" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>562</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>563</v>
+      </c>
+      <c r="D178" t="s">
+        <v>497</v>
+      </c>
+      <c r="E178" t="s">
+        <v>498</v>
+      </c>
+      <c r="F178" t="s">
+        <v>482</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H178" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>565</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>566</v>
+      </c>
+      <c r="D179" t="s">
+        <v>497</v>
+      </c>
+      <c r="E179" t="s">
+        <v>498</v>
+      </c>
+      <c r="F179" t="s">
+        <v>517</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H179" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>568</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>569</v>
+      </c>
+      <c r="D180" t="s">
+        <v>497</v>
+      </c>
+      <c r="E180" t="s">
+        <v>498</v>
+      </c>
+      <c r="F180" t="s">
+        <v>492</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H180" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>571</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>572</v>
+      </c>
+      <c r="D181" t="s">
+        <v>497</v>
+      </c>
+      <c r="E181" t="s">
+        <v>498</v>
+      </c>
+      <c r="F181" t="s">
+        <v>492</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H181" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>574</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>575</v>
+      </c>
+      <c r="D182" t="s">
+        <v>497</v>
+      </c>
+      <c r="E182" t="s">
+        <v>498</v>
+      </c>
+      <c r="F182" t="s">
+        <v>492</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H182" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>577</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>578</v>
+      </c>
+      <c r="D183" t="s">
+        <v>497</v>
+      </c>
+      <c r="E183" t="s">
+        <v>498</v>
+      </c>
+      <c r="F183" t="s">
+        <v>485</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H183" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>580</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>581</v>
+      </c>
+      <c r="D184" t="s">
+        <v>497</v>
+      </c>
+      <c r="E184" t="s">
+        <v>498</v>
+      </c>
+      <c r="F184" t="s">
+        <v>492</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H184" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>583</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>584</v>
+      </c>
+      <c r="D185" t="s">
+        <v>497</v>
+      </c>
+      <c r="E185" t="s">
+        <v>498</v>
+      </c>
+      <c r="F185" t="s">
+        <v>509</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H185" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>586</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>587</v>
+      </c>
+      <c r="D186" t="s">
+        <v>497</v>
+      </c>
+      <c r="E186" t="s">
+        <v>498</v>
+      </c>
+      <c r="F186" t="s">
+        <v>482</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H186" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>589</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>590</v>
+      </c>
+      <c r="D187" t="s">
+        <v>497</v>
+      </c>
+      <c r="E187" t="s">
+        <v>498</v>
+      </c>
+      <c r="F187" t="s">
+        <v>482</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H187" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>592</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>593</v>
+      </c>
+      <c r="D188" t="s">
+        <v>497</v>
+      </c>
+      <c r="E188" t="s">
+        <v>498</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H188" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>595</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>596</v>
+      </c>
+      <c r="D189" t="s">
+        <v>497</v>
+      </c>
+      <c r="E189" t="s">
+        <v>498</v>
+      </c>
+      <c r="F189" t="s">
+        <v>492</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H189" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>598</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>599</v>
+      </c>
+      <c r="D190" t="s">
+        <v>497</v>
+      </c>
+      <c r="E190" t="s">
+        <v>498</v>
+      </c>
+      <c r="F190" t="s">
+        <v>517</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H190" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>601</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>602</v>
+      </c>
+      <c r="D191" t="s">
+        <v>497</v>
+      </c>
+      <c r="E191" t="s">
+        <v>498</v>
+      </c>
+      <c r="F191" t="s">
+        <v>482</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H191" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>604</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>605</v>
+      </c>
+      <c r="D192" t="s">
+        <v>497</v>
+      </c>
+      <c r="E192" t="s">
+        <v>498</v>
+      </c>
+      <c r="F192" t="s">
+        <v>509</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H192" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>607</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>608</v>
+      </c>
+      <c r="D193" t="s">
+        <v>497</v>
+      </c>
+      <c r="E193" t="s">
+        <v>498</v>
+      </c>
+      <c r="F193" t="s">
+        <v>485</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H193" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>610</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>611</v>
+      </c>
+      <c r="D194" t="s">
+        <v>497</v>
+      </c>
+      <c r="E194" t="s">
+        <v>498</v>
+      </c>
+      <c r="F194" t="s">
+        <v>492</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H194" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>613</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>614</v>
+      </c>
+      <c r="D195" t="s">
+        <v>497</v>
+      </c>
+      <c r="E195" t="s">
+        <v>498</v>
+      </c>
+      <c r="F195" t="s">
+        <v>512</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H195" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>616</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>617</v>
+      </c>
+      <c r="D196" t="s">
+        <v>497</v>
+      </c>
+      <c r="E196" t="s">
+        <v>498</v>
+      </c>
+      <c r="F196" t="s">
+        <v>482</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H196" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>619</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>620</v>
+      </c>
+      <c r="D197" t="s">
+        <v>497</v>
+      </c>
+      <c r="E197" t="s">
+        <v>498</v>
+      </c>
+      <c r="F197" t="s">
+        <v>492</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H197" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>621</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>622</v>
+      </c>
+      <c r="D198" t="s">
+        <v>497</v>
+      </c>
+      <c r="E198" t="s">
+        <v>498</v>
+      </c>
+      <c r="F198" t="s">
+        <v>492</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H198" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>624</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>625</v>
+      </c>
+      <c r="D199" t="s">
+        <v>497</v>
+      </c>
+      <c r="E199" t="s">
+        <v>498</v>
+      </c>
+      <c r="F199" t="s">
+        <v>492</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H199" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>627</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>628</v>
+      </c>
+      <c r="D200" t="s">
+        <v>497</v>
+      </c>
+      <c r="E200" t="s">
+        <v>498</v>
+      </c>
+      <c r="F200" t="s">
+        <v>492</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H200" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>629</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>630</v>
+      </c>
+      <c r="D201" t="s">
+        <v>497</v>
+      </c>
+      <c r="E201" t="s">
+        <v>498</v>
+      </c>
+      <c r="F201" t="s">
+        <v>492</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H201" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>632</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>633</v>
+      </c>
+      <c r="D202" t="s">
+        <v>497</v>
+      </c>
+      <c r="E202" t="s">
+        <v>498</v>
+      </c>
+      <c r="F202" t="s">
+        <v>492</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H202" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>635</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>636</v>
+      </c>
+      <c r="D203" t="s">
+        <v>497</v>
+      </c>
+      <c r="E203" t="s">
+        <v>498</v>
+      </c>
+      <c r="F203" t="s">
+        <v>506</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H203" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>638</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>639</v>
+      </c>
+      <c r="D204" t="s">
+        <v>497</v>
+      </c>
+      <c r="E204" t="s">
+        <v>498</v>
+      </c>
+      <c r="F204" t="s">
+        <v>506</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H204" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>641</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>642</v>
+      </c>
+      <c r="D205" t="s">
+        <v>497</v>
+      </c>
+      <c r="E205" t="s">
+        <v>498</v>
+      </c>
+      <c r="F205" t="s">
+        <v>482</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H205" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>644</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>645</v>
+      </c>
+      <c r="D206" t="s">
+        <v>497</v>
+      </c>
+      <c r="E206" t="s">
+        <v>498</v>
+      </c>
+      <c r="F206" t="s">
+        <v>492</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H206" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>647</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>648</v>
+      </c>
+      <c r="D207" t="s">
+        <v>497</v>
+      </c>
+      <c r="E207" t="s">
+        <v>498</v>
+      </c>
+      <c r="F207" t="s">
+        <v>509</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H207" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>650</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>651</v>
+      </c>
+      <c r="D208" t="s">
+        <v>497</v>
+      </c>
+      <c r="E208" t="s">
+        <v>498</v>
+      </c>
+      <c r="F208" t="s">
+        <v>509</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H208" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>653</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>654</v>
+      </c>
+      <c r="D209" t="s">
+        <v>497</v>
+      </c>
+      <c r="E209" t="s">
+        <v>498</v>
+      </c>
+      <c r="F209" t="s">
+        <v>482</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H209" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>656</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>657</v>
+      </c>
+      <c r="D210" t="s">
+        <v>497</v>
+      </c>
+      <c r="E210" t="s">
+        <v>498</v>
+      </c>
+      <c r="F210" t="s">
+        <v>492</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H210" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>659</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>660</v>
+      </c>
+      <c r="D211" t="s">
+        <v>497</v>
+      </c>
+      <c r="E211" t="s">
+        <v>498</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H211" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>662</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>663</v>
+      </c>
+      <c r="D212" t="s">
+        <v>497</v>
+      </c>
+      <c r="E212" t="s">
+        <v>498</v>
+      </c>
+      <c r="F212" t="s">
+        <v>506</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H212" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>665</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>666</v>
+      </c>
+      <c r="D213" t="s">
+        <v>497</v>
+      </c>
+      <c r="E213" t="s">
+        <v>498</v>
+      </c>
+      <c r="F213" t="s">
+        <v>506</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H213" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>668</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>669</v>
+      </c>
+      <c r="D214" t="s">
+        <v>497</v>
+      </c>
+      <c r="E214" t="s">
+        <v>498</v>
+      </c>
+      <c r="F214" t="s">
+        <v>506</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H214" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>671</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>672</v>
+      </c>
+      <c r="D215" t="s">
+        <v>497</v>
+      </c>
+      <c r="E215" t="s">
+        <v>498</v>
+      </c>
+      <c r="F215" t="s">
+        <v>506</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H215" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>674</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>675</v>
+      </c>
+      <c r="D216" t="s">
+        <v>497</v>
+      </c>
+      <c r="E216" t="s">
+        <v>498</v>
+      </c>
+      <c r="F216" t="s">
+        <v>492</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H216" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>677</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>678</v>
+      </c>
+      <c r="D217" t="s">
+        <v>497</v>
+      </c>
+      <c r="E217" t="s">
+        <v>498</v>
+      </c>
+      <c r="F217" t="s">
+        <v>485</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H217" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>680</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>681</v>
+      </c>
+      <c r="D218" t="s">
+        <v>497</v>
+      </c>
+      <c r="E218" t="s">
+        <v>498</v>
+      </c>
+      <c r="F218" t="s">
+        <v>501</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H218" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>683</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>684</v>
+      </c>
+      <c r="D219" t="s">
+        <v>497</v>
+      </c>
+      <c r="E219" t="s">
+        <v>498</v>
+      </c>
+      <c r="F219" t="s">
+        <v>517</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H219" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>686</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>687</v>
+      </c>
+      <c r="D220" t="s">
+        <v>497</v>
+      </c>
+      <c r="E220" t="s">
+        <v>498</v>
+      </c>
+      <c r="F220" t="s">
+        <v>517</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H220" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>689</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>690</v>
+      </c>
+      <c r="D221" t="s">
+        <v>497</v>
+      </c>
+      <c r="E221" t="s">
+        <v>498</v>
+      </c>
+      <c r="F221" t="s">
+        <v>517</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H221" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>692</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>693</v>
+      </c>
+      <c r="D222" t="s">
+        <v>497</v>
+      </c>
+      <c r="E222" t="s">
+        <v>498</v>
+      </c>
+      <c r="F222" t="s">
+        <v>485</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H222" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>695</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>696</v>
+      </c>
+      <c r="D223" t="s">
+        <v>497</v>
+      </c>
+      <c r="E223" t="s">
+        <v>498</v>
+      </c>
+      <c r="F223" t="s">
+        <v>485</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H223" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>698</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>699</v>
+      </c>
+      <c r="D224" t="s">
+        <v>497</v>
+      </c>
+      <c r="E224" t="s">
+        <v>498</v>
+      </c>
+      <c r="F224" t="s">
+        <v>485</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H224" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>701</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>702</v>
+      </c>
+      <c r="D225" t="s">
+        <v>497</v>
+      </c>
+      <c r="E225" t="s">
+        <v>498</v>
+      </c>
+      <c r="F225" t="s">
+        <v>482</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H225" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>704</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>705</v>
+      </c>
+      <c r="D226" t="s">
+        <v>497</v>
+      </c>
+      <c r="E226" t="s">
+        <v>498</v>
+      </c>
+      <c r="F226" t="s">
+        <v>482</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H226" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>707</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>708</v>
+      </c>
+      <c r="D227" t="s">
+        <v>497</v>
+      </c>
+      <c r="E227" t="s">
+        <v>498</v>
+      </c>
+      <c r="F227" t="s">
+        <v>482</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H227" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>710</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>711</v>
+      </c>
+      <c r="D228" t="s">
+        <v>497</v>
+      </c>
+      <c r="E228" t="s">
+        <v>498</v>
+      </c>
+      <c r="F228" t="s">
+        <v>482</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H228" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>713</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>714</v>
+      </c>
+      <c r="D229" t="s">
+        <v>497</v>
+      </c>
+      <c r="E229" t="s">
+        <v>498</v>
+      </c>
+      <c r="F229" t="s">
+        <v>482</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H229" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>716</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>717</v>
+      </c>
+      <c r="D230" t="s">
+        <v>497</v>
+      </c>
+      <c r="E230" t="s">
+        <v>498</v>
+      </c>
+      <c r="F230" t="s">
+        <v>482</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H230" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>719</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>720</v>
+      </c>
+      <c r="D231" t="s">
+        <v>497</v>
+      </c>
+      <c r="E231" t="s">
+        <v>498</v>
+      </c>
+      <c r="F231" t="s">
+        <v>492</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H231" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>722</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>723</v>
+      </c>
+      <c r="D232" t="s">
+        <v>497</v>
+      </c>
+      <c r="E232" t="s">
+        <v>498</v>
+      </c>
+      <c r="F232" t="s">
+        <v>492</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H232" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>725</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>726</v>
+      </c>
+      <c r="D233" t="s">
+        <v>497</v>
+      </c>
+      <c r="E233" t="s">
+        <v>498</v>
+      </c>
+      <c r="F233" t="s">
+        <v>492</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H233" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>728</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>729</v>
+      </c>
+      <c r="D234" t="s">
+        <v>497</v>
+      </c>
+      <c r="E234" t="s">
+        <v>498</v>
+      </c>
+      <c r="F234" t="s">
+        <v>501</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H234" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>731</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>732</v>
+      </c>
+      <c r="D235" t="s">
+        <v>497</v>
+      </c>
+      <c r="E235" t="s">
+        <v>498</v>
+      </c>
+      <c r="F235" t="s">
+        <v>492</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H235" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>734</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>735</v>
+      </c>
+      <c r="D236" t="s">
+        <v>497</v>
+      </c>
+      <c r="E236" t="s">
+        <v>498</v>
+      </c>
+      <c r="F236" t="s">
+        <v>501</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H236" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>737</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>738</v>
+      </c>
+      <c r="D237" t="s">
+        <v>497</v>
+      </c>
+      <c r="E237" t="s">
+        <v>498</v>
+      </c>
+      <c r="F237" t="s">
+        <v>492</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H237" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>740</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>82</v>
+      </c>
+      <c r="D238" t="s">
+        <v>741</v>
+      </c>
+      <c r="E238" t="s">
+        <v>742</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H238" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>745</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>76</v>
+      </c>
+      <c r="D239" t="s">
+        <v>746</v>
+      </c>
+      <c r="E239" t="s">
+        <v>747</v>
+      </c>
+      <c r="F239" t="s">
+        <v>509</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H239" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>750</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>82</v>
+      </c>
+      <c r="D240" t="s">
+        <v>746</v>
+      </c>
+      <c r="E240" t="s">
+        <v>747</v>
+      </c>
+      <c r="F240" t="s">
+        <v>482</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H240" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>752</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>86</v>
+      </c>
+      <c r="D241" t="s">
+        <v>746</v>
+      </c>
+      <c r="E241" t="s">
+        <v>747</v>
+      </c>
+      <c r="F241" t="s">
+        <v>501</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H241" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>755</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>90</v>
+      </c>
+      <c r="D242" t="s">
+        <v>746</v>
+      </c>
+      <c r="E242" t="s">
+        <v>747</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H242" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>757</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>94</v>
+      </c>
+      <c r="D243" t="s">
+        <v>746</v>
+      </c>
+      <c r="E243" t="s">
+        <v>747</v>
+      </c>
+      <c r="F243" t="s">
+        <v>506</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H243" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>759</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>76</v>
+      </c>
+      <c r="D244" t="s">
+        <v>760</v>
+      </c>
+      <c r="E244" t="s">
+        <v>761</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H244" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>764</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>82</v>
+      </c>
+      <c r="D245" t="s">
+        <v>760</v>
+      </c>
+      <c r="E245" t="s">
+        <v>761</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H245" t="s">
+        <v>766</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4610,50 +8745,172 @@
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>