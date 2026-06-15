--- v0 (2026-03-14)
+++ v1 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2059" uniqueCount="831">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -735,60 +735,60 @@
   <si>
     <t>578</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/578/ata_23a_sessao_extraordinaria_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/579/ata_24a_sessao_extraordinaria_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/580/ata_25a_sessao_extraordinaria_2022.pdf</t>
   </si>
   <si>
-    <t>ATA DA 25ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+    <t>ATA DA 25ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/581/ata_26a_sessao_extraordinaria_2022.pdf</t>
   </si>
   <si>
-    <t>ATA DA 26ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
+    <t>ATA DA 26ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. Teve projeto com votação nominal.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/582/ata_28a_sessao_extraordinaria_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/583/ata_29a_sessao_extraordinaria_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/584/ata_30a_sessao_extraordinaria_2022.pdf</t>
   </si>
@@ -1945,50 +1945,608 @@
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/650/34a_ses_extraordinaria_-_-_2022.pdf</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/651/36a_ses_extraordinaria_-_-_-_2022.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/652/38a_ses_extraordinaria_-_-_2022.pdf</t>
   </si>
   <si>
     <t>38ª SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/653/39a_ses_extraordinaria_-_2022.pdf</t>
   </si>
   <si>
     <t>39ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>Professor Carlos</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indicação nº 17/2022, de autoria do vereador Professor Carlos, que sejam realizados estudos relativos ao trânsito na rua Brasil e rua Peroba, no Residencial Orleans, visando diminuir a velocidade dos veículos que trafegam pelas mesmas, se necessário a implantação de quebra-molas.</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>ADP</t>
+  </si>
+  <si>
+    <t>Audiência Pública</t>
+  </si>
+  <si>
+    <t>Indicação nº 06/2022, de autoria do Vereador Professor Carlos “Que seja roçado e feita a limpeza das áreas públicas do Jardim Europa, na linha 627”.</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>Chiquinho do Cacau</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 11/2022, DE AUTORIA DO VEREADOR CHIQUINHO DA EMATER, “SOLICITO AO CHEFE DO PODER EXECUTIVO, BUSCAR MEIOS E MECANISMOS PARA REGULAMENTAR A PASSAGEM ESTADIA DOS CAMINHÕES DE GRANDE PORTE, DENTRO DAS PRINCIPAIS VIAS DO MUNICÍPIO, ONDE TRAZ TRANSTORNO E ACIDENTE NAS VIAS PÚBLICAS”.</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicações</t>
+  </si>
+  <si>
+    <t>Dr. Luís do Hospital</t>
+  </si>
+  <si>
+    <t>Indicação nº 01/2022, de autoria do Presidente Doutor Luis do Hospital “Solicita ao Poder Executivo, na Pessoa do Prefeito em Exercício do Município de Jaru Jeverson Luiz de Lima, que seja feita a aquisição de Cadeiras de Rodas e Cadeiras de Banho para atender a necessidade da Secretaria de Saúde do Município”.</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>Professora Damiana</t>
+  </si>
+  <si>
+    <t>Indicação nº 02/2022, de autoria da Vereadora Professora Damiana “Solicita o estudo para implantação de uma pista de caminhada na Linha 605, nos trechos que compreende a Rua Monteiro Lobato e BR 364”.</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>Indicação nº 03/2022, de autoria da Vereadora Professora Damiana “Solicita instalação de iluminação pública na linha 605, nos trechos da rua dos Ipês até o Km 03”.</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>Indicação nº 04/2022, de autoria da Vereadora Professora Damiana “Solicita a implantação de placas de nomenclatura de ruas no Loteamento Savana Park”.</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>Indicação nº 05/2022, de autoria do Vereador Professor Carlos “Solicita ao Executivo que seja feito anteprojeto de Lei que institui no Calendário Oficial de Eventos do Município de Jaru, o movimento Fevereiro Roxo, dedicado à campanha de conscientização para diagnóstico precoce e tratamento das doenças: Alzheimer, Fibromialgia e Lúpus”</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>Valmir Carteiro</t>
+  </si>
+  <si>
+    <t>Indicação nº 07/2022, de autoria do Vereador Valmir Carteiro “Solicita ao Chefe do Poder Executivo providencia de atendimento Psicológico aos surdos usuários de libras do Município Jaru/RO”.</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 08/2022, DE AUTORIA DO VEREADOR PROF. CARLOS, QUE SEJA VISTO A POSSIBILIDADE DE EFETUAR ESTUDOS E ENVIDAR ESFORÇOS NO SENTIDO DE VER A POSSIBILIDADE DE CRIAÇÃO DE GRATIFICAÇÃO FINANCEIRA AOS PROFESSORES ALFABETIZADOS.</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>Rafael Lopes</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 09/2022, DE AUTORIA DO VEREADOR RAFAEL LOPES “ SOLICITA QUE SEJA FEITO A CONSTRUÇÃO DE UM PLAYGROUND NA ESCOLA CLUBE DE MÃES, POIS PROPORCIONARÁ AS CRIANÇAS ATIVIDADES DE LAZER E DIVERSÃO.</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>Schimiti Patroleiro</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 10/2022, DE AUTORIA DO VEREADOR SCHIMITI, “SOLICITA QUE SEJA FEITO TAPA BURACOS DO SETOR 06, E NO JARDIM DOS ESTADOS”.</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>Indicação nº 12/2022, de autoria da vereadora Damiana, “solicita providências quanto a recuperação da linha 605, zona urbana com a operação tapa buracos".</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>Indicação nº 13/2022, de autoria da vereadora Damiana, “solicita instalação de lâmpada com braço na rua Monteiro Lobato nº3625, setor 6 e na rua Raposo Tavares nº3658, setor 6".</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>Ilson Félix</t>
+  </si>
+  <si>
+    <t>Indicação nº 14/2022, de autoria do vereador Ilson Felix Solicita ao Poder Executivo a possibilidade do Ônibus escolar fazer o trajeto conforme os moradores do loteamento Orleans sugerem: que ao retornar da linha 607 entre a rua Pau Brasil, vire na antiga rua Jacarandá, entre na rua vereador Otaviano Pereira Neto sentido a rua Tapajós.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>Indicação nº 15/2022, de autoria do vereador Rafael, solicita ao executivo a construção de um muro na creche Centro Educacional Bom Jesus.</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>Indicação nº 16/2022, de autoria do vereador Professor Carlos, que seja visto a possibilidade de reajuste da gratificação por deslocamento para servidores lotados em escolas rurais.</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>Indicação nº 18/2022, de autoria do vereador Ilson Felix e Dr. Luís do hospital, “ Solicita ao Poder Executivo que seja realizado estudos visando a pavimentação asfáltica na Rua Florianópolis c/ Otaviano Neto setor 01 A."</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>Indicação nº 19/2022, de autoria do vereador Professor Carlos, “Que sejam realizados estudos para a concessão de insalubridade aos servidores da saúde que atuam na recepção, linha de frente e não estão tendo direito à mesma."</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>Indicação nº 20/2022, de autoria da vereadora Damiana, "Solicita pavimentação asfáltica na Rua Marechal Rondon, entre as Ruas Mato Grosso e Raimundo Cantanhede, setor 02.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>Indicação nº 21/2022, de autoria da vereadora Damiana," Solicita troca das lâmpadas comuns por lâmpadas de LED na Avenida Padre Adolpho Rolh, entre a Avenida Dom Pedro I e Rua Maranhão, Setor 5.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>Indicação nº 22/2022, de autoria da vereadora Damiana," Solicita implantação de quebra molas e sinalização na Rua Monteiro Lobato, no cruzamento com a Rua Onofre Duarte de Oliveira, Setor 6".</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>Renato Cabeleireiro</t>
+  </si>
+  <si>
+    <t>Indicação nº 23/2022, de autoria do vereador Renato, Indica a essa casa de Leis que seja realizada uma sessão solene em homenagem ao Centenário da Igreja Assembleia de Deus no estado de Rondônia</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>Indicação nº 24/2022, de autoria do vereador Schimiti , Solicita ao Poder Executivo que seja vista a possibilidade de ser implantado um (IML) Instituto Médico Legal no Município de Jaru.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>08)	Indicação nº 25/2022, de autoria do vereador Schimiti, Solicita que seja feito manilhamento na rua Pará entre rua Maranhão e rua São Paulo, setor 05.</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>Denisia do Carlinhos</t>
+  </si>
+  <si>
+    <t>Indicação nº 26/2022, de autoria da vereadora Denisia, solicita ao Poder Executivo recapeamento e tapa buraco na rua Daniel da Rocha entre Dom Pedro I e rua Maranhão, e na rua Maranhão entre Daniel da Rocha e Almirante Barroso, setor 04.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>Indicação n.º 27/2022, de autoria do Vereador Schimiti patroleiro  “Solicita ao Poder Executivo que seja feito a reconstrução do muro do Cemitério do Município de Jaru”.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>Indicação n.º 28/2022, de autoria do Vereador Schimiti Patroleiro “Solicita ao Poder Executivo providencias para recuperação das seguintes ruas; Rua Patrick Canuto, Rua Emílio Moret no setor 07 , Rua Getúlio Vargas no jardim dos estados , Rua Almirante Barroso e Rua Osvaldo Cruz no setor 04”.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>Indicação n. º 29/2022, de autoria do Vereador Valmir dos correios “Solicita ao Poder Executivo providencia, para que seja realizado uma Capacitação de Cuidadores na rede pública Municipal de ensino, visando a inserção de alunos com Transtorno do Espectro Autista.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>Indicação n. º 30/2022, de autoria do Vereador Chiquinho da Emater. “ Solicita ao Chefe do Poder Executivo, que seja feita a regularização dos loteamentos de Jaru. Buscar alternativas, forças tarefa dos departamentos para atualizar e regularizar os referidos loteamentos. ”.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>Indicação n. º 31/2022, de autoria do Vereador Dr. Luís do Hospital “Solicita ao Poder Executivo, na Pessoa do Prefeito em Exercício do Município de Jaru Jeverson Luiz de Lima, que seja Criado o Programa Municipal de Distribuição de Uniforme e Material Escolar, visando atender os alunos da Educação Infantil e do ensino Fundamental, Regularmente Matriculados na Rede Municipal, cada aluno deverá receber um Kit Escolar contendo um Uniforme e o Material Compatível com a Série/ano em que o aluno estiver matriculado, começando a vigorar a partir do início letivo do ano de 2023”.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>Indicação n. º 32/2022, de autoria do Vereador Chiquinho da Emater. “ Solicita ao Chefe do Poder Executivo, que a prefeitura viabilize parceria com o SENAR, com o objetivo de disponibilizar um profissional técnico na área de hortifrutigranjeiros, para atender os produtores do setor chacareiro”.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>Indicação n. º 32/2022, de autoria do Vereador Chiquinho da Emater. “ Solicita ao Chefe do Poder Executivo, que desenvolva política pública de prevenção de gravidez indesejável na adolescência, através de campanhas educativas nas escolas municipais e ao mesmo tempo enfatizar e informar que abortar é crime”.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>Indicação n. º 34/2022, de autoria do Vereador Renato Rodrigues "Indico ao Poder Executivo que regulamente imediatamente no âmbito municipal a garantia do pagamento do piso salarial bem como o pagamento do adicional de insalubridade aos Agentes Comunitários de Saúde (ACS) e AOS agentes de combate a endemias (ACE) conforme determina a Emenda Constitucional Nº 120 de 06 de maio de 2022.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>Indicação n. º 35/2022, de autoria da Vereadora Maria Damiana Solicita atualização do piso salarial dos profissionais da saúde, Enfermeiros e Técnicos de Enfermagem conforme o Piso Nacional.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>Indicação n. º36/2022, de autoria do Vereador Valmir Carteiro Que “Solicitar providencias, para que seja feito um estudo de viabilidade para a abertura da rua Sergipe que liga a rua Florianópolis no setor 02, município de Jaru/RO.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>Indicação n. º 37/2022, de autoria do Vereador Rafael Lopes Que “Solicita   providencias quanto à construção de um quebra-molas, no município de Tarilândia, sendo na Rua 1 de Maio, em frente à igreja Batista do Sétimo Dia Renovada.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>Indicação n. º 38/2022, de autoria do Vereador Rafael Lopes Que “Solicita providencias para implementação de pavimentação asfáltica na rua Paraná, setor 07, esquina com a Ermano dos Santos.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>Indicação n. º 39/2022, de autoria do Vereador Professor Carlos “Que seja solicitado junto à Companhia de Águas e Esgotos do Estado de Rondônia – CAERD a testagem da água dos poços artesianos que estão sendo perfurados nas escolas da rede municipal e se necessário seja feito o tratamento para que possa servir ao consumo humano.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>Indicação n. º 40/2022, de autoria do Vereador Schimit Patroleiro ” Solicita ao chefe do Poder Executivo estudos de viabilidade para que seja realizado o asfaltamento nas seguintes Ruas; Rua 21 de Abril no Jardim Estados, Rua Adalberto Costa Gadelha no Setor 06, Rua Frei Caneca, entre a Rua Padre Chiquinho até a Rua Afonso José Setor 07 , Rua 25 de Março ,entre as Ruas Sebastiana Julia e a Manoel Izídio da Silva.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>Indicação n. º 41/2022, de autoria do Vereador Chiquinho da Emater ”Solicita ao chefe do poder Executivo, que seja feita uma pista de caminhada e uma academia ao ar livre, no espaço junto ao ginásio de esporte Sebastião Mesquita.</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Indicação n. º 42/2022, de autoria da Vereadora Damiana “Solicita providencia quanto à Pavimentação asfáltica na Rua São Paulo, entre as Ruas Leoberto Leite e João de Albuquerque, setor 5.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Indicação n. º 43/2022, de autoria da Vereadora Damiana “Solicita providência quanto à sinalização vertical no cruzamento entre a Rua Afonso José com Rua Minervino Viana no setor 4”.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Indicação n. º 44/2022, de autoria da Vereadora Damiana “Solicita providência quanto à pavimentação asfáltica na Rua Raimundo Barreto, entre a Rua Marechal Rondon e Padre Chiquinho”.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Indicação n. º 45/2022, de autoria do Vereador Chiquinho “Solicita providencia quanto a pavimentação asfáltica na rua Marechal Rondon, entre a rua Pará com a rua Pernambuco no setor 04”.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Indicação n. º 46/2022, de autoria do Vereador Chiquinho “Solicita ao chefe do poder Executivo, que seja feito um estudo de viabilidade para construção de estacionamento no cemitério municipal 2”.</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Indicação n.º47/2022, de autoria da Vereadora Damiana “Solicita providência quanto à ampliação do número de salas na Escola Professora Zenir de Carvalho, no setor 7”.</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Indicação n.º48/2022, de autoria da Vereadora Damiana “Solicita providência quanto à padronização de calçadas na Avenida Rio Branco, entre a Rua Marechal Rondon e Florianópolis”.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Indicação n.º49/2022, de autoria da Vereadora Damiana “Solicita inclusão de produtividade aos profissionais de Educação Física e Nutricionistas no Projeto de Lei 3523/2022”.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Indicação n. º 50/2022, de autoria do Vereador Chiquinho “Solicita ao chefe do poder Executivo, que seja providenciado duas tampas de bueiros que se encontram localizados um (01) na esquina da R. Mato Grosso com a Florianópolis, o segundo bueiro na rua Mato Grosso em frente ao n 1472 setor 02, município de Jaru”.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Indicação n. º 51/2022, de autoria do Vereador Chiquinho “Solicita ao chefe do poder Executivo, que seja realizada a pavimentação asfáltica na R. Marechal Rondon entre a Raimundo Cantanhede e Mato Grosso setor 2”.</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Indicação n.º 52/2022, de autoria do Vereador Chiquinho “Solicita ao chefe do poder Executivo que seja implantado a coleta de resíduos de lixo doméstico na linha 627, até o conjunto habitacional jardim Europa.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Indicação n.º 53/2022, de autoria do Vereador Schimit “Solicita ao chefe do poder Executivo, que seja realizada a pavimentação asfáltica nas seguintes ruas; rua 21 de Abril no Jardim dos Estados trecho entre as ruas Santos Dumont e Getúlio Vargas, na rua Adalberto Costa Gadelha no setor 06 trecho  entre as  ruas Rio Grande Norte e Francisco Pantoja ,na  rua Frei Caneca entre a rua Padre Chiquinho até rua Afonso Jose  setor 07 , na rua 25 de março entre rua Sebastiana Julia e Manoel Izidío da silva setor 08,na rua Antônio Matias dos Santos, trecho entre a Av. JK até a rua Manoel da silva setor 08, na rua Manoel Izidio da silva trecho entre a rua Antônio Matias dos Santos e rua Maria Selma Pinto e na rua Maranhão trecho entre a rua Francisco Pantoja e rua Castelo Branco .</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Indicação n.º 54/2022, de autoria do Vereador Schimit “Solicita ao chefe do poder Executivo, que seja visto a possibilidade de rebaixamento de morro no cruzamento das seguintes ruas; Rua Adalberto Costa Gadelha no setor 06,com a rua Francisco Pantoja no setor 06 .</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Indicação n.º 55/2022, de autoria do Vereadora Prof. Damiana “Solicita ao chefe do poder Executivo, a duplicação da ponte do Rio Mororó, na rua Rio Grande do Norte, Setor 6.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Indicação n.º 56/2022, de autoria da Vereadora Prof. Damiana “Solicita providência quanto implantação de semáforo no cruzamento da Av. Padre Adolpho Rhol e Rua Florianópolis”.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Indicação n.º57/2022, de autoria do vereador Ilson Felix; “Solicita providência quanto a substituição das manilhas no Rio lateje na linha 628, as manilhas existentes no local são de 40cm, a água  está transbordando por cima da estrada, se faz necessário a substituição por manilhas de  1,20 um metro e vinte.</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Indicação n.º 58/2022, de autoria da Vereadora Prof. Damiana “Solicita providência quanto à pavimentação asfáltica na Rua Raimundo Barreto, entre a Rua Florianópolis e Rio de Janeiro, setor 7”.</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Indicação n.º 59/2022, de autoria do Vereador Chiquinho da EMATER  “Solicita ao chefe do poder Executivo, que seja visto a possibilidade de ser construído um muro na escola municipal de Educação infantil, Centro Educacional do Distrito de Bom Jesus”.</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Indicação n.º 60/2022, de autoria do Vereador Chiquinho da EMATER  “Solicita ao chefe do poder Executivo, que seja visto a possibilidade de executar uma pintura no quebra molas e colocar uma lâmpada para melhor visualização do mesmo, na avenida JK próximo ao paredão”.</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Indicação n.º 61/2022, de autoria da Vereadora Prof. Damiana  “Solicita providência quanto à sinalização do cruzamento entre as ruas Florianópolis e Vereador Otaviano Pereira Neto”.</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Indicação n.º 62/2022, de autoria da Vereadora Prof. Damiana  “Solicita providencia quanto à sinalização vertical do cruzamento das ruas Costa e Silva e Santos Dumont, no bairro Jardim dos Estados”.</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>APCE</t>
+  </si>
+  <si>
+    <t>Atos que apreciam as contas do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1594/decreto_prestacao_de_contas_2020.pdf</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO Nº. 32, DE 07 DE MARÇO DE 2022, “Dispõe sobre a Prestação de Contas do Chefe do Poder Executivo Municipal, Sr. João Gonçalves Silva Junior, referente ao exercício financeiro de 2020 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>ALP</t>
+  </si>
+  <si>
+    <t>Atividades Legislativas dos Parlamentares</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1736/atividades_parlamentares_-_luis_do_hospital_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>1738</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1738/atividades_parlamentares_-carlos.pdf</t>
+  </si>
+  <si>
+    <t>1739</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1739/atividades_parlamentares_-damiana_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>1741</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1741/atividades_parlamentares_-schimiti.pdf</t>
+  </si>
+  <si>
+    <t>1742</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1742/atividades_parlamentares_-rafael_lopes.pdf</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Votações nominais</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/2075/ata_25a_sessao_extraordinaria_2022.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 25ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/2076/ata_26a_sessao_extraordinaria_2022.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 26ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE JARU/RO, DA 2ª SESSÃO LEGISLATIVA, DA 10ª LEGISLATURA. VOTAÇÃO NOMINAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2292,69 +2850,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/517/ata_1a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/518/ata_2a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/519/ata_3a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/520/ata_4a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/521/ata_5a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/522/ata_6a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/523/ata_7a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/524/ata_8a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/525/ata_9a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/526/ata_10a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/527/ata_11a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/528/ata_12a_sessao_ordinaria_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/529/ata_13a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/530/ata_14a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/531/ata_15a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/532/ata_16a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/533/ata_17a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/534/ata_18a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/535/ata_19a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/536/ata_20a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/537/ata_21a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/538/ata_22a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/539/ata_23a_sessao_ordinaria_-_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/540/ata_24a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/541/ata_25a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/542/ata_26a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/543/ata_27a_sessao_ordinaria_-_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/544/ata_28a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/545/ata_29a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/546/ata_30a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/547/ata_32a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/548/ata_33a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/549/ata_34a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/550/ata_35a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/551/ata_36a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/552/ata_37a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/553/ata_38a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/554/ata_39a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/555/ata_40a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/556/ata_1a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/557/ata_2a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/558/ata_3a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/559/ata_4a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/560/ata_5a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/561/ata_6a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/562/ata_7a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/563/ata_8a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/564/ata_9a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_10a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/566/ata_11a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/567/ata_12a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/568/ata_13a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/569/ata_14a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/570/ata_15a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/571/ata_16a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/572/ata_17a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/573/ata_18a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/574/ata_19a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/575/ata_20a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/576/ata_21a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/577/ata_22a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/578/ata_23a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/579/ata_24a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/580/ata_25a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/581/ata_26a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/582/ata_28a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/583/ata_29a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/584/ata_30a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/585/ata_31a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/586/ata_32a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/587/ata_34a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/588/ata_35a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/589/ata_36a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/590/ata_37a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/654/presenca_1a_s._ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/655/presenca_2a_s._ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/656/presenca_3aordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/657/presenca_4aordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/658/lista_presenca_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/659/lista_presenca__6a_s.ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/660/lista_presenca_7a_sessao_oredinaria..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/661/presenca_8os._ordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/662/lista_presenca_9a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/663/lista_presenca_10a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/664/lista_presenca_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/665/lista_presenca_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/666/lista_presenca_13a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/667/lista_de_presenca_ordinaria_14a.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/668/lista_presenca_15asessao_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/669/presenca_16a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/670/presenca_17a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/671/presenca_18_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/672/presenca_19_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/673/presenca_20_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/674/presenca_21_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/675/presenca_22a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/676/presenca_23a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/677/presenca_24a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/678/presenca_25a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/679/presenca_26a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/680/presenca_27a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/681/presenca_28a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/682/presenca_29a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/683/presenca_30a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/684/presenca_31a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/685/presenca_32a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/686/presenca_33a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/687/presenca_34a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/688/presenca_35a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/689/presenca_36a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/690/presenca_37a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/691/presenca_38a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/692/presenca_39a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/693/presenca_40a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/694/presenca_1as._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/695/presenca_3as._extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/696/presenca_4a_s._extraoedinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/697/presenca_5a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/698/presenca_6a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/699/presenca_7a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/700/presenca_8a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/701/presenca_9a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/702/lista_da_10a_s.extraodinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/703/lista_presenca_da_11a_s.extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/704/lista_da_12a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/705/lista_presenca_13a_s._extra_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/706/presenca_15os._extra_ordinaria._1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/707/presenca_16a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/708/lista_de_presenca_17a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/709/lista_presenca_18a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/710/lista_de_presenca_19a_sessao_extraodinaria..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/711/lista_de_presenca_20a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/712/lista_de_presenca_21a.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/713/lista_22a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/714/lista_presenca_23asessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/715/lista_presenca_24o_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/716/lista_de_25asessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/717/lista_de_presenca_26a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/718/lista_presenca_27a.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/719/lista_presenca_28a_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/720/29_sessao_extraordia-_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/721/30_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/722/31_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/723/32_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/724/33_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/725/34_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/726/35_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/727/36_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/728/37_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/591/01a_ses_ordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/592/02a_ses_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/593/03a_ses_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/594/04a_ses_ordinaria_3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/595/05a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/596/06a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/597/07a_ses_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/598/08a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/599/09a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/600/10a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/601/11a_ses_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/602/12a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/603/13a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/604/14a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/605/15a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/606/16a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/607/17a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/608/18a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/609/19a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/610/20a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/611/22a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/612/23a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/613/24a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/614/25a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/615/28a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/616/29a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/617/1a_ses_extraordinaria-_2022_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/618/2a_ses_extraordinaria-_2022_3.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/619/3a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/620/4a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/621/5a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/622/6a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/623/7a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/624/8a_ses_extraordinaria_-_2022_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/625/9a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/626/10a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/627/11a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/628/12a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/629/13a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/630/14a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/631/15a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/632/16a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/633/17a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/634/18a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/635/19a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/636/20a_ses_extraordinaria_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/637/20a_ses_extraordinaria_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/638/22a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/639/23a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/640/24a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/641/25a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/642/26a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/643/27a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/644/28a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/645/29a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/646/30a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/647/31a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/648/32a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/649/33a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/650/34a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/651/36a_ses_extraordinaria_-_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/652/38a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/653/39a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/517/ata_1a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/518/ata_2a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/519/ata_3a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/520/ata_4a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/521/ata_5a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/522/ata_6a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/523/ata_7a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/524/ata_8a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/525/ata_9a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/526/ata_10a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/527/ata_11a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/528/ata_12a_sessao_ordinaria_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/529/ata_13a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/530/ata_14a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/531/ata_15a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/532/ata_16a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/533/ata_17a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/534/ata_18a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/535/ata_19a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/536/ata_20a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/537/ata_21a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/538/ata_22a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/539/ata_23a_sessao_ordinaria_-_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/540/ata_24a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/541/ata_25a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/542/ata_26a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/543/ata_27a_sessao_ordinaria_-_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/544/ata_28a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/545/ata_29a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/546/ata_30a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/547/ata_32a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/548/ata_33a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/549/ata_34a_sessao_ordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/550/ata_35a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/551/ata_36a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/552/ata_37a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/553/ata_38a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/554/ata_39a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/555/ata_40a_sessao_ordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/556/ata_1a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/557/ata_2a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/558/ata_3a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/559/ata_4a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/560/ata_5a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/561/ata_6a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/562/ata_7a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/563/ata_8a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/564/ata_9a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_10a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/566/ata_11a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/567/ata_12a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/568/ata_13a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/569/ata_14a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/570/ata_15a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/571/ata_16a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/572/ata_17a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/573/ata_18a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/574/ata_19a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/575/ata_20a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/576/ata_21a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/577/ata_22a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/578/ata_23a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/579/ata_24a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/580/ata_25a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/581/ata_26a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/582/ata_28a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/583/ata_29a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/584/ata_30a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/585/ata_31a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/586/ata_32a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/587/ata_34a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/588/ata_35a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/589/ata_36a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/590/ata_37a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/654/presenca_1a_s._ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/655/presenca_2a_s._ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/656/presenca_3aordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/657/presenca_4aordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/658/lista_presenca_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/659/lista_presenca__6a_s.ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/660/lista_presenca_7a_sessao_oredinaria..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/661/presenca_8os._ordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/662/lista_presenca_9a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/663/lista_presenca_10a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/664/lista_presenca_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/665/lista_presenca_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/666/lista_presenca_13a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/667/lista_de_presenca_ordinaria_14a.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/668/lista_presenca_15asessao_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/669/presenca_16a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/670/presenca_17a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/671/presenca_18_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/672/presenca_19_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/673/presenca_20_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/674/presenca_21_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/675/presenca_22a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/676/presenca_23a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/677/presenca_24a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/678/presenca_25a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/679/presenca_26a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/680/presenca_27a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/681/presenca_28a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/682/presenca_29a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/683/presenca_30a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/684/presenca_31a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/685/presenca_32a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/686/presenca_33a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/687/presenca_34a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/688/presenca_35a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/689/presenca_36a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/690/presenca_37a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/691/presenca_38a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/692/presenca_39a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/693/presenca_40a_sessao_ordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/694/presenca_1as._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/695/presenca_3as._extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/696/presenca_4a_s._extraoedinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/697/presenca_5a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/698/presenca_6a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/699/presenca_7a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/700/presenca_8a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/701/presenca_9a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/702/lista_da_10a_s.extraodinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/703/lista_presenca_da_11a_s.extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/704/lista_da_12a_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/705/lista_presenca_13a_s._extra_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/706/presenca_15os._extra_ordinaria._1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/707/presenca_16a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/708/lista_de_presenca_17a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/709/lista_presenca_18a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/710/lista_de_presenca_19a_sessao_extraodinaria..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/711/lista_de_presenca_20a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/712/lista_de_presenca_21a.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/713/lista_22a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/714/lista_presenca_23asessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/715/lista_presenca_24o_s._extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/716/lista_de_25asessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/717/lista_de_presenca_26a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/718/lista_presenca_27a.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/719/lista_presenca_28a_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/720/29_sessao_extraordia-_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/721/30_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/722/31_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/723/32_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/724/33_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/725/34_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/726/35_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/727/36_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/728/37_sessao_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/591/01a_ses_ordinaria_2.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/592/02a_ses_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/593/03a_ses_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/594/04a_ses_ordinaria_3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/595/05a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/596/06a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/597/07a_ses_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/598/08a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/599/09a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/600/10a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/601/11a_ses_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/602/12a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/603/13a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/604/14a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/605/15a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/606/16a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/607/17a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/608/18a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/609/19a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/610/20a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/611/22a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/612/23a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/613/24a_ses_ordinaria_-_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/614/25a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/615/28a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/616/29a_ses_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/617/1a_ses_extraordinaria-_2022_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/618/2a_ses_extraordinaria-_2022_3.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/619/3a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/620/4a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/621/5a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/622/6a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/623/7a_ses_extraordinaria-_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/624/8a_ses_extraordinaria_-_2022_2.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/625/9a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/626/10a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/627/11a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/628/12a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/629/13a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/630/14a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/631/15a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/632/16a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/633/17a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/634/18a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/635/19a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/636/20a_ses_extraordinaria_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/637/20a_ses_extraordinaria_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/638/22a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/639/23a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/640/24a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/641/25a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/642/26a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/643/27a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/644/28a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/645/29a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/646/30a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/647/31a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/648/32a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/649/33a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/650/34a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/651/36a_ses_extraordinaria_-_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/652/38a_ses_extraordinaria_-_-_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/653/39a_ses_extraordinaria_-_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1594/decreto_prestacao_de_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1736/atividades_parlamentares_-_luis_do_hospital_-_copia.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1738/atividades_parlamentares_-carlos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1739/atividades_parlamentares_-damiana_-_copia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1741/atividades_parlamentares_-schimiti.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/1742/atividades_parlamentares_-rafael_lopes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/2075/ata_25a_sessao_extraordinaria_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jaru.ro.leg.br/media/sapl/public/materialegislativa/2022/2076/ata_26a_sessao_extraordinaria_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H213"/>
+  <dimension ref="A1:H285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="111" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -7213,50 +7770,1895 @@
       <c r="H212" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>642</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>159</v>
       </c>
       <c r="D213" t="s">
         <v>566</v>
       </c>
       <c r="E213" t="s">
         <v>567</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>643</v>
       </c>
       <c r="H213" t="s">
         <v>644</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>645</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>163</v>
+      </c>
+      <c r="D214" t="s">
+        <v>566</v>
+      </c>
+      <c r="E214" t="s">
+        <v>567</v>
+      </c>
+      <c r="F214" t="s">
+        <v>646</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H214" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>649</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" t="s">
+        <v>650</v>
+      </c>
+      <c r="E215" t="s">
+        <v>651</v>
+      </c>
+      <c r="F215" t="s">
+        <v>646</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H215" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>653</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>16</v>
+      </c>
+      <c r="D216" t="s">
+        <v>650</v>
+      </c>
+      <c r="E216" t="s">
+        <v>651</v>
+      </c>
+      <c r="F216" t="s">
+        <v>654</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H216" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>656</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
+        <v>657</v>
+      </c>
+      <c r="E217" t="s">
+        <v>658</v>
+      </c>
+      <c r="F217" t="s">
+        <v>659</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H217" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>661</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>16</v>
+      </c>
+      <c r="D218" t="s">
+        <v>657</v>
+      </c>
+      <c r="E218" t="s">
+        <v>658</v>
+      </c>
+      <c r="F218" t="s">
+        <v>662</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H218" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>664</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>20</v>
+      </c>
+      <c r="D219" t="s">
+        <v>657</v>
+      </c>
+      <c r="E219" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" t="s">
+        <v>662</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H219" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>666</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>23</v>
+      </c>
+      <c r="D220" t="s">
+        <v>657</v>
+      </c>
+      <c r="E220" t="s">
+        <v>658</v>
+      </c>
+      <c r="F220" t="s">
+        <v>662</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H220" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>668</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>27</v>
+      </c>
+      <c r="D221" t="s">
+        <v>657</v>
+      </c>
+      <c r="E221" t="s">
+        <v>658</v>
+      </c>
+      <c r="F221" t="s">
+        <v>646</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H221" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>670</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>31</v>
+      </c>
+      <c r="D222" t="s">
+        <v>657</v>
+      </c>
+      <c r="E222" t="s">
+        <v>658</v>
+      </c>
+      <c r="F222" t="s">
+        <v>646</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H222" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>671</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>35</v>
+      </c>
+      <c r="D223" t="s">
+        <v>657</v>
+      </c>
+      <c r="E223" t="s">
+        <v>658</v>
+      </c>
+      <c r="F223" t="s">
+        <v>672</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H223" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>674</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>39</v>
+      </c>
+      <c r="D224" t="s">
+        <v>657</v>
+      </c>
+      <c r="E224" t="s">
+        <v>658</v>
+      </c>
+      <c r="F224" t="s">
+        <v>646</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H224" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>676</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>43</v>
+      </c>
+      <c r="D225" t="s">
+        <v>657</v>
+      </c>
+      <c r="E225" t="s">
+        <v>658</v>
+      </c>
+      <c r="F225" t="s">
+        <v>677</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H225" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>679</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>47</v>
+      </c>
+      <c r="D226" t="s">
+        <v>657</v>
+      </c>
+      <c r="E226" t="s">
+        <v>658</v>
+      </c>
+      <c r="F226" t="s">
+        <v>680</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H226" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>682</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>51</v>
+      </c>
+      <c r="D227" t="s">
+        <v>657</v>
+      </c>
+      <c r="E227" t="s">
+        <v>658</v>
+      </c>
+      <c r="F227" t="s">
+        <v>662</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H227" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>684</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>55</v>
+      </c>
+      <c r="D228" t="s">
+        <v>657</v>
+      </c>
+      <c r="E228" t="s">
+        <v>658</v>
+      </c>
+      <c r="F228" t="s">
+        <v>662</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H228" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>686</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>59</v>
+      </c>
+      <c r="D229" t="s">
+        <v>657</v>
+      </c>
+      <c r="E229" t="s">
+        <v>658</v>
+      </c>
+      <c r="F229" t="s">
+        <v>687</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H229" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>689</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>63</v>
+      </c>
+      <c r="D230" t="s">
+        <v>657</v>
+      </c>
+      <c r="E230" t="s">
+        <v>658</v>
+      </c>
+      <c r="F230" t="s">
+        <v>677</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H230" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>691</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>67</v>
+      </c>
+      <c r="D231" t="s">
+        <v>657</v>
+      </c>
+      <c r="E231" t="s">
+        <v>658</v>
+      </c>
+      <c r="F231" t="s">
+        <v>646</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H231" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>693</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>71</v>
+      </c>
+      <c r="D232" t="s">
+        <v>657</v>
+      </c>
+      <c r="E232" t="s">
+        <v>658</v>
+      </c>
+      <c r="F232" t="s">
+        <v>659</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H232" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>695</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>75</v>
+      </c>
+      <c r="D233" t="s">
+        <v>657</v>
+      </c>
+      <c r="E233" t="s">
+        <v>658</v>
+      </c>
+      <c r="F233" t="s">
+        <v>646</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H233" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>697</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>79</v>
+      </c>
+      <c r="D234" t="s">
+        <v>657</v>
+      </c>
+      <c r="E234" t="s">
+        <v>658</v>
+      </c>
+      <c r="F234" t="s">
+        <v>662</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H234" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>699</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>83</v>
+      </c>
+      <c r="D235" t="s">
+        <v>657</v>
+      </c>
+      <c r="E235" t="s">
+        <v>658</v>
+      </c>
+      <c r="F235" t="s">
+        <v>662</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H235" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>701</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>87</v>
+      </c>
+      <c r="D236" t="s">
+        <v>657</v>
+      </c>
+      <c r="E236" t="s">
+        <v>658</v>
+      </c>
+      <c r="F236" t="s">
+        <v>662</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H236" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>703</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>91</v>
+      </c>
+      <c r="D237" t="s">
+        <v>657</v>
+      </c>
+      <c r="E237" t="s">
+        <v>658</v>
+      </c>
+      <c r="F237" t="s">
+        <v>704</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H237" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>706</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>95</v>
+      </c>
+      <c r="D238" t="s">
+        <v>657</v>
+      </c>
+      <c r="E238" t="s">
+        <v>658</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H238" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>708</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>99</v>
+      </c>
+      <c r="D239" t="s">
+        <v>657</v>
+      </c>
+      <c r="E239" t="s">
+        <v>658</v>
+      </c>
+      <c r="F239" t="s">
+        <v>680</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H239" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>710</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>103</v>
+      </c>
+      <c r="D240" t="s">
+        <v>657</v>
+      </c>
+      <c r="E240" t="s">
+        <v>658</v>
+      </c>
+      <c r="F240" t="s">
+        <v>711</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H240" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>713</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>107</v>
+      </c>
+      <c r="D241" t="s">
+        <v>657</v>
+      </c>
+      <c r="E241" t="s">
+        <v>658</v>
+      </c>
+      <c r="F241" t="s">
+        <v>680</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H241" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>715</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>111</v>
+      </c>
+      <c r="D242" t="s">
+        <v>657</v>
+      </c>
+      <c r="E242" t="s">
+        <v>658</v>
+      </c>
+      <c r="F242" t="s">
+        <v>680</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H242" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>717</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>115</v>
+      </c>
+      <c r="D243" t="s">
+        <v>657</v>
+      </c>
+      <c r="E243" t="s">
+        <v>658</v>
+      </c>
+      <c r="F243" t="s">
+        <v>672</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H243" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>719</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>119</v>
+      </c>
+      <c r="D244" t="s">
+        <v>657</v>
+      </c>
+      <c r="E244" t="s">
+        <v>658</v>
+      </c>
+      <c r="F244" t="s">
+        <v>654</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H244" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>721</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>123</v>
+      </c>
+      <c r="D245" t="s">
+        <v>657</v>
+      </c>
+      <c r="E245" t="s">
+        <v>658</v>
+      </c>
+      <c r="F245" t="s">
+        <v>659</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H245" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>723</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>127</v>
+      </c>
+      <c r="D246" t="s">
+        <v>657</v>
+      </c>
+      <c r="E246" t="s">
+        <v>658</v>
+      </c>
+      <c r="F246" t="s">
+        <v>654</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H246" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>725</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>255</v>
+      </c>
+      <c r="D247" t="s">
+        <v>657</v>
+      </c>
+      <c r="E247" t="s">
+        <v>658</v>
+      </c>
+      <c r="F247" t="s">
+        <v>654</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H247" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>727</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>131</v>
+      </c>
+      <c r="D248" t="s">
+        <v>657</v>
+      </c>
+      <c r="E248" t="s">
+        <v>658</v>
+      </c>
+      <c r="F248" t="s">
+        <v>654</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H248" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>728</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>135</v>
+      </c>
+      <c r="D249" t="s">
+        <v>657</v>
+      </c>
+      <c r="E249" t="s">
+        <v>658</v>
+      </c>
+      <c r="F249" t="s">
+        <v>704</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H249" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>730</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>139</v>
+      </c>
+      <c r="D250" t="s">
+        <v>657</v>
+      </c>
+      <c r="E250" t="s">
+        <v>658</v>
+      </c>
+      <c r="F250" t="s">
+        <v>662</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H250" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>732</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>143</v>
+      </c>
+      <c r="D251" t="s">
+        <v>657</v>
+      </c>
+      <c r="E251" t="s">
+        <v>658</v>
+      </c>
+      <c r="F251" t="s">
+        <v>672</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H251" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>734</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>147</v>
+      </c>
+      <c r="D252" t="s">
+        <v>657</v>
+      </c>
+      <c r="E252" t="s">
+        <v>658</v>
+      </c>
+      <c r="F252" t="s">
+        <v>677</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H252" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>736</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>151</v>
+      </c>
+      <c r="D253" t="s">
+        <v>657</v>
+      </c>
+      <c r="E253" t="s">
+        <v>658</v>
+      </c>
+      <c r="F253" t="s">
+        <v>677</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H253" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>738</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>155</v>
+      </c>
+      <c r="D254" t="s">
+        <v>657</v>
+      </c>
+      <c r="E254" t="s">
+        <v>658</v>
+      </c>
+      <c r="F254" t="s">
+        <v>646</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H254" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>740</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>159</v>
+      </c>
+      <c r="D255" t="s">
+        <v>657</v>
+      </c>
+      <c r="E255" t="s">
+        <v>658</v>
+      </c>
+      <c r="F255" t="s">
+        <v>680</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H255" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>742</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>163</v>
+      </c>
+      <c r="D256" t="s">
+        <v>657</v>
+      </c>
+      <c r="E256" t="s">
+        <v>658</v>
+      </c>
+      <c r="F256" t="s">
+        <v>654</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H256" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>744</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>745</v>
+      </c>
+      <c r="D257" t="s">
+        <v>657</v>
+      </c>
+      <c r="E257" t="s">
+        <v>658</v>
+      </c>
+      <c r="F257" t="s">
+        <v>662</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H257" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>747</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>748</v>
+      </c>
+      <c r="D258" t="s">
+        <v>657</v>
+      </c>
+      <c r="E258" t="s">
+        <v>658</v>
+      </c>
+      <c r="F258" t="s">
+        <v>662</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H258" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>750</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>751</v>
+      </c>
+      <c r="D259" t="s">
+        <v>657</v>
+      </c>
+      <c r="E259" t="s">
+        <v>658</v>
+      </c>
+      <c r="F259" t="s">
+        <v>662</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H259" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>753</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>754</v>
+      </c>
+      <c r="D260" t="s">
+        <v>657</v>
+      </c>
+      <c r="E260" t="s">
+        <v>658</v>
+      </c>
+      <c r="F260" t="s">
+        <v>654</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H260" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>756</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>757</v>
+      </c>
+      <c r="D261" t="s">
+        <v>657</v>
+      </c>
+      <c r="E261" t="s">
+        <v>658</v>
+      </c>
+      <c r="F261" t="s">
+        <v>654</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H261" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>759</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>760</v>
+      </c>
+      <c r="D262" t="s">
+        <v>657</v>
+      </c>
+      <c r="E262" t="s">
+        <v>658</v>
+      </c>
+      <c r="F262" t="s">
+        <v>662</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H262" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>762</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>763</v>
+      </c>
+      <c r="D263" t="s">
+        <v>657</v>
+      </c>
+      <c r="E263" t="s">
+        <v>658</v>
+      </c>
+      <c r="F263" t="s">
+        <v>662</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H263" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>765</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>766</v>
+      </c>
+      <c r="D264" t="s">
+        <v>657</v>
+      </c>
+      <c r="E264" t="s">
+        <v>658</v>
+      </c>
+      <c r="F264" t="s">
+        <v>662</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H264" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>768</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>769</v>
+      </c>
+      <c r="D265" t="s">
+        <v>657</v>
+      </c>
+      <c r="E265" t="s">
+        <v>658</v>
+      </c>
+      <c r="F265" t="s">
+        <v>654</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H265" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>771</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>772</v>
+      </c>
+      <c r="D266" t="s">
+        <v>657</v>
+      </c>
+      <c r="E266" t="s">
+        <v>658</v>
+      </c>
+      <c r="F266" t="s">
+        <v>654</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H266" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>774</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>775</v>
+      </c>
+      <c r="D267" t="s">
+        <v>657</v>
+      </c>
+      <c r="E267" t="s">
+        <v>658</v>
+      </c>
+      <c r="F267" t="s">
+        <v>654</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H267" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>777</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>778</v>
+      </c>
+      <c r="D268" t="s">
+        <v>657</v>
+      </c>
+      <c r="E268" t="s">
+        <v>658</v>
+      </c>
+      <c r="F268" t="s">
+        <v>680</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H268" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>780</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>781</v>
+      </c>
+      <c r="D269" t="s">
+        <v>657</v>
+      </c>
+      <c r="E269" t="s">
+        <v>658</v>
+      </c>
+      <c r="F269" t="s">
+        <v>680</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H269" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>783</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>784</v>
+      </c>
+      <c r="D270" t="s">
+        <v>657</v>
+      </c>
+      <c r="E270" t="s">
+        <v>658</v>
+      </c>
+      <c r="F270" t="s">
+        <v>662</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H270" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>786</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>787</v>
+      </c>
+      <c r="D271" t="s">
+        <v>657</v>
+      </c>
+      <c r="E271" t="s">
+        <v>658</v>
+      </c>
+      <c r="F271" t="s">
+        <v>662</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H271" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>9</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>789</v>
+      </c>
+      <c r="D272" t="s">
+        <v>657</v>
+      </c>
+      <c r="E272" t="s">
+        <v>658</v>
+      </c>
+      <c r="F272" t="s">
+        <v>687</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H272" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>791</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>792</v>
+      </c>
+      <c r="D273" t="s">
+        <v>657</v>
+      </c>
+      <c r="E273" t="s">
+        <v>658</v>
+      </c>
+      <c r="F273" t="s">
+        <v>662</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H273" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>794</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>795</v>
+      </c>
+      <c r="D274" t="s">
+        <v>657</v>
+      </c>
+      <c r="E274" t="s">
+        <v>658</v>
+      </c>
+      <c r="F274" t="s">
+        <v>654</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H274" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>797</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>798</v>
+      </c>
+      <c r="D275" t="s">
+        <v>657</v>
+      </c>
+      <c r="E275" t="s">
+        <v>658</v>
+      </c>
+      <c r="F275" t="s">
+        <v>654</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H275" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>800</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>801</v>
+      </c>
+      <c r="D276" t="s">
+        <v>657</v>
+      </c>
+      <c r="E276" t="s">
+        <v>658</v>
+      </c>
+      <c r="F276" t="s">
+        <v>662</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H276" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>803</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>804</v>
+      </c>
+      <c r="D277" t="s">
+        <v>657</v>
+      </c>
+      <c r="E277" t="s">
+        <v>658</v>
+      </c>
+      <c r="F277" t="s">
+        <v>662</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H277" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>806</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>10</v>
+      </c>
+      <c r="D278" t="s">
+        <v>807</v>
+      </c>
+      <c r="E278" t="s">
+        <v>808</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H278" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>811</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>10</v>
+      </c>
+      <c r="D279" t="s">
+        <v>812</v>
+      </c>
+      <c r="E279" t="s">
+        <v>813</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H279" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>815</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>16</v>
+      </c>
+      <c r="D280" t="s">
+        <v>812</v>
+      </c>
+      <c r="E280" t="s">
+        <v>813</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H280" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>817</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>20</v>
+      </c>
+      <c r="D281" t="s">
+        <v>812</v>
+      </c>
+      <c r="E281" t="s">
+        <v>813</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H281" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>819</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>23</v>
+      </c>
+      <c r="D282" t="s">
+        <v>812</v>
+      </c>
+      <c r="E282" t="s">
+        <v>813</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H282" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>821</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>27</v>
+      </c>
+      <c r="D283" t="s">
+        <v>812</v>
+      </c>
+      <c r="E283" t="s">
+        <v>813</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H283" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>823</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>10</v>
+      </c>
+      <c r="D284" t="s">
+        <v>824</v>
+      </c>
+      <c r="E284" t="s">
+        <v>825</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H284" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>828</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>16</v>
+      </c>
+      <c r="D285" t="s">
+        <v>824</v>
+      </c>
+      <c r="E285" t="s">
+        <v>825</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H285" t="s">
+        <v>830</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7429,50 +9831,122 @@
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>